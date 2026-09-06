--- v0 (2026-03-03)
+++ v1 (2026-09-06)
@@ -4,71 +4,71 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Neuer Ordner\Normen\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Neuer Ordner\THS265\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{791B42E9-4ED3-47B5-9526-8C4966E68C24}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84D3FFEC-480B-4C32-BEC9-B0772069602F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="THS265" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="469" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="471" uniqueCount="200">
   <si>
     <t>THS265-CHB5x12</t>
   </si>
   <si>
     <t>THS265-CHB5x21</t>
   </si>
   <si>
     <t>ASTM-D1708</t>
   </si>
   <si>
     <t>ASTM-D4894</t>
   </si>
   <si>
     <t>ISO37 Type 1A</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>THS265-CHB5x30</t>
   </si>
   <si>
     <t>THS265-CHB4x25</t>
   </si>
   <si>
@@ -635,51 +635,54 @@
   <si>
     <t>ISO4589-2 Type 1, 2</t>
   </si>
   <si>
     <t>THS265-CHR10x150</t>
   </si>
   <si>
     <t>ASTM-D1430</t>
   </si>
   <si>
     <t>THS265-CHS4.8x50-2V90°</t>
   </si>
   <si>
     <t>THS265-CWR25x150</t>
   </si>
   <si>
     <t>THS265-CWB25.4x50</t>
   </si>
   <si>
     <t>ASTM-D1922</t>
   </si>
   <si>
     <t>THS265-CHS63x76</t>
   </si>
   <si>
-    <t>27.01.2026OI</t>
+    <t xml:space="preserve">ISO20753-A2 </t>
+  </si>
+  <si>
+    <t>20.08.2026OI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -944,51 +947,51 @@
         <a:xfrm>
           <a:off x="78442" y="280146"/>
           <a:ext cx="1281078" cy="829235"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>78442</xdr:colOff>
-      <xdr:row>91</xdr:row>
+      <xdr:row>92</xdr:row>
       <xdr:rowOff>280146</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1281078" cy="829235"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Grafik 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{011DAF5D-5440-48DA-8EAD-44CEACE0F8D3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="4357"/>
@@ -1301,54 +1304,54 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:DU134"/>
+  <dimension ref="A1:DU135"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I1" sqref="I1"/>
+      <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="2" max="33" width="3.7109375" style="6" customWidth="1"/>
     <col min="34" max="45" width="3.7109375" style="14" customWidth="1"/>
     <col min="46" max="70" width="3.7109375" style="6" customWidth="1"/>
     <col min="71" max="72" width="11.42578125" style="6"/>
     <col min="73" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:125" ht="126.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="17"/>
       <c r="B1" s="8" t="s">
         <v>150</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>149</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>94</v>
@@ -7695,115 +7698,115 @@
       <c r="CZ47" s="1"/>
       <c r="DA47" s="1"/>
       <c r="DB47" s="1"/>
       <c r="DC47" s="1"/>
       <c r="DD47" s="1"/>
       <c r="DE47" s="1"/>
       <c r="DF47" s="1"/>
       <c r="DG47" s="1"/>
       <c r="DH47" s="1"/>
       <c r="DI47" s="1"/>
       <c r="DJ47" s="1"/>
       <c r="DK47" s="1"/>
       <c r="DL47" s="1"/>
       <c r="DM47" s="1"/>
       <c r="DN47" s="1"/>
       <c r="DO47" s="1"/>
       <c r="DP47" s="1"/>
       <c r="DQ47" s="1"/>
       <c r="DR47" s="1"/>
       <c r="DS47" s="1"/>
       <c r="DT47" s="1"/>
       <c r="DU47" s="1"/>
     </row>
     <row r="48" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="15" t="s">
-        <v>58</v>
+        <v>198</v>
       </c>
       <c r="B48" s="5"/>
       <c r="C48" s="7"/>
-      <c r="D48" s="7"/>
-[...27 lines deleted...]
-      <c r="AF48" s="7" t="s">
+      <c r="D48" s="12"/>
+      <c r="E48" s="12"/>
+      <c r="F48" s="12"/>
+      <c r="G48" s="12"/>
+      <c r="H48" s="12"/>
+      <c r="I48" s="12"/>
+      <c r="J48" s="12"/>
+      <c r="K48" s="12"/>
+      <c r="L48" s="12"/>
+      <c r="M48" s="12"/>
+      <c r="N48" s="12"/>
+      <c r="O48" s="12"/>
+      <c r="P48" s="12"/>
+      <c r="Q48" s="12"/>
+      <c r="R48" s="12"/>
+      <c r="S48" s="12"/>
+      <c r="T48" s="12"/>
+      <c r="U48" s="12"/>
+      <c r="V48" s="12"/>
+      <c r="W48" s="12"/>
+      <c r="X48" s="12"/>
+      <c r="Y48" s="12"/>
+      <c r="Z48" s="12"/>
+      <c r="AA48" s="12"/>
+      <c r="AB48" s="12"/>
+      <c r="AC48" s="12"/>
+      <c r="AD48" s="12"/>
+      <c r="AE48" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="AG48" s="7"/>
-[...28 lines deleted...]
-      <c r="BJ48" s="7"/>
+      <c r="AF48" s="12"/>
+      <c r="AG48" s="12"/>
+      <c r="AH48" s="12"/>
+      <c r="AI48" s="12"/>
+      <c r="AJ48" s="12"/>
+      <c r="AK48" s="12"/>
+      <c r="AL48" s="12"/>
+      <c r="AM48" s="12"/>
+      <c r="AN48" s="12"/>
+      <c r="AO48" s="12"/>
+      <c r="AP48" s="12"/>
+      <c r="AQ48" s="12"/>
+      <c r="AR48" s="12"/>
+      <c r="AS48" s="12"/>
+      <c r="AT48" s="12"/>
+      <c r="AU48" s="12"/>
+      <c r="AV48" s="12"/>
+      <c r="AW48" s="12"/>
+      <c r="AX48" s="12"/>
+      <c r="AY48" s="12"/>
+      <c r="AZ48" s="12"/>
+      <c r="BA48" s="12"/>
+      <c r="BB48" s="12"/>
+      <c r="BC48" s="12"/>
+      <c r="BD48" s="12"/>
+      <c r="BE48" s="12"/>
+      <c r="BF48" s="12"/>
+      <c r="BG48" s="12"/>
+      <c r="BH48" s="12"/>
+      <c r="BI48" s="12"/>
+      <c r="BJ48" s="12"/>
       <c r="BK48" s="7"/>
       <c r="BL48" s="7"/>
       <c r="BM48" s="7"/>
       <c r="BN48" s="7"/>
       <c r="BO48" s="7"/>
       <c r="BP48" s="7"/>
       <c r="BQ48" s="7"/>
       <c r="BR48" s="7"/>
       <c r="BS48" s="6"/>
       <c r="BT48" s="6"/>
       <c r="BU48" s="1"/>
       <c r="BV48" s="1"/>
       <c r="BW48" s="1"/>
       <c r="BX48" s="1"/>
       <c r="BY48" s="1"/>
       <c r="BZ48" s="1"/>
       <c r="CA48" s="1"/>
       <c r="CB48" s="1"/>
       <c r="CC48" s="1"/>
       <c r="CD48" s="1"/>
       <c r="CE48" s="1"/>
       <c r="CF48" s="1"/>
       <c r="CG48" s="1"/>
       <c r="CH48" s="1"/>
       <c r="CI48" s="1"/>
@@ -7826,99 +7829,99 @@
       <c r="CZ48" s="1"/>
       <c r="DA48" s="1"/>
       <c r="DB48" s="1"/>
       <c r="DC48" s="1"/>
       <c r="DD48" s="1"/>
       <c r="DE48" s="1"/>
       <c r="DF48" s="1"/>
       <c r="DG48" s="1"/>
       <c r="DH48" s="1"/>
       <c r="DI48" s="1"/>
       <c r="DJ48" s="1"/>
       <c r="DK48" s="1"/>
       <c r="DL48" s="1"/>
       <c r="DM48" s="1"/>
       <c r="DN48" s="1"/>
       <c r="DO48" s="1"/>
       <c r="DP48" s="1"/>
       <c r="DQ48" s="1"/>
       <c r="DR48" s="1"/>
       <c r="DS48" s="1"/>
       <c r="DT48" s="1"/>
       <c r="DU48" s="1"/>
     </row>
     <row r="49" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="15" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B49" s="5"/>
       <c r="C49" s="7"/>
       <c r="D49" s="7"/>
       <c r="E49" s="7"/>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="7"/>
       <c r="I49" s="7"/>
       <c r="J49" s="7"/>
       <c r="K49" s="7"/>
       <c r="L49" s="7"/>
       <c r="M49" s="7"/>
       <c r="N49" s="7"/>
       <c r="O49" s="7"/>
       <c r="P49" s="7"/>
       <c r="Q49" s="7"/>
       <c r="R49" s="7"/>
       <c r="S49" s="7"/>
       <c r="T49" s="7"/>
       <c r="U49" s="7"/>
       <c r="V49" s="7"/>
       <c r="W49" s="7"/>
       <c r="X49" s="7"/>
       <c r="Y49" s="7"/>
       <c r="Z49" s="7"/>
       <c r="AA49" s="7"/>
       <c r="AB49" s="7"/>
       <c r="AC49" s="7"/>
       <c r="AD49" s="7"/>
       <c r="AE49" s="7"/>
-      <c r="AF49" s="7"/>
+      <c r="AF49" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="AG49" s="7"/>
       <c r="AH49" s="7"/>
       <c r="AI49" s="7"/>
       <c r="AJ49" s="7"/>
       <c r="AK49" s="7"/>
       <c r="AL49" s="7"/>
       <c r="AM49" s="7"/>
       <c r="AN49" s="7"/>
       <c r="AO49" s="7"/>
       <c r="AP49" s="7"/>
       <c r="AQ49" s="7"/>
       <c r="AR49" s="7"/>
       <c r="AS49" s="7"/>
-      <c r="AT49" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AT49" s="7"/>
       <c r="AU49" s="7"/>
       <c r="AV49" s="7"/>
       <c r="AW49" s="7"/>
       <c r="AX49" s="7"/>
       <c r="AY49" s="7"/>
       <c r="AZ49" s="7"/>
       <c r="BA49" s="7"/>
       <c r="BB49" s="7"/>
       <c r="BC49" s="7"/>
       <c r="BD49" s="7"/>
       <c r="BE49" s="7"/>
       <c r="BF49" s="7"/>
       <c r="BG49" s="7"/>
       <c r="BH49" s="7"/>
       <c r="BI49" s="7"/>
       <c r="BJ49" s="7"/>
       <c r="BK49" s="7"/>
       <c r="BL49" s="7"/>
       <c r="BM49" s="7"/>
       <c r="BN49" s="7"/>
       <c r="BO49" s="7"/>
       <c r="BP49" s="7"/>
       <c r="BQ49" s="7"/>
       <c r="BR49" s="7"/>
       <c r="BS49" s="6"/>
@@ -7957,99 +7960,99 @@
       <c r="CZ49" s="1"/>
       <c r="DA49" s="1"/>
       <c r="DB49" s="1"/>
       <c r="DC49" s="1"/>
       <c r="DD49" s="1"/>
       <c r="DE49" s="1"/>
       <c r="DF49" s="1"/>
       <c r="DG49" s="1"/>
       <c r="DH49" s="1"/>
       <c r="DI49" s="1"/>
       <c r="DJ49" s="1"/>
       <c r="DK49" s="1"/>
       <c r="DL49" s="1"/>
       <c r="DM49" s="1"/>
       <c r="DN49" s="1"/>
       <c r="DO49" s="1"/>
       <c r="DP49" s="1"/>
       <c r="DQ49" s="1"/>
       <c r="DR49" s="1"/>
       <c r="DS49" s="1"/>
       <c r="DT49" s="1"/>
       <c r="DU49" s="1"/>
     </row>
     <row r="50" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="15" t="s">
-        <v>148</v>
+        <v>59</v>
       </c>
       <c r="B50" s="5"/>
       <c r="C50" s="7"/>
       <c r="D50" s="7"/>
       <c r="E50" s="7"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="7"/>
       <c r="I50" s="7"/>
       <c r="J50" s="7"/>
       <c r="K50" s="7"/>
       <c r="L50" s="7"/>
       <c r="M50" s="7"/>
       <c r="N50" s="7"/>
       <c r="O50" s="7"/>
       <c r="P50" s="7"/>
       <c r="Q50" s="7"/>
       <c r="R50" s="7"/>
       <c r="S50" s="7"/>
       <c r="T50" s="7"/>
       <c r="U50" s="7"/>
       <c r="V50" s="7"/>
       <c r="W50" s="7"/>
       <c r="X50" s="7"/>
       <c r="Y50" s="7"/>
       <c r="Z50" s="7"/>
       <c r="AA50" s="7"/>
       <c r="AB50" s="7"/>
       <c r="AC50" s="7"/>
-      <c r="AD50" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD50" s="7"/>
       <c r="AE50" s="7"/>
       <c r="AF50" s="7"/>
       <c r="AG50" s="7"/>
       <c r="AH50" s="7"/>
       <c r="AI50" s="7"/>
       <c r="AJ50" s="7"/>
       <c r="AK50" s="7"/>
       <c r="AL50" s="7"/>
       <c r="AM50" s="7"/>
       <c r="AN50" s="7"/>
       <c r="AO50" s="7"/>
       <c r="AP50" s="7"/>
       <c r="AQ50" s="7"/>
       <c r="AR50" s="7"/>
       <c r="AS50" s="7"/>
-      <c r="AT50" s="7"/>
+      <c r="AT50" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="AU50" s="7"/>
       <c r="AV50" s="7"/>
       <c r="AW50" s="7"/>
       <c r="AX50" s="7"/>
       <c r="AY50" s="7"/>
       <c r="AZ50" s="7"/>
       <c r="BA50" s="7"/>
       <c r="BB50" s="7"/>
       <c r="BC50" s="7"/>
       <c r="BD50" s="7"/>
       <c r="BE50" s="7"/>
       <c r="BF50" s="7"/>
       <c r="BG50" s="7"/>
       <c r="BH50" s="7"/>
       <c r="BI50" s="7"/>
       <c r="BJ50" s="7"/>
       <c r="BK50" s="7"/>
       <c r="BL50" s="7"/>
       <c r="BM50" s="7"/>
       <c r="BN50" s="7"/>
       <c r="BO50" s="7"/>
       <c r="BP50" s="7"/>
       <c r="BQ50" s="7"/>
       <c r="BR50" s="7"/>
       <c r="BS50" s="6"/>
@@ -8088,110 +8091,110 @@
       <c r="CZ50" s="1"/>
       <c r="DA50" s="1"/>
       <c r="DB50" s="1"/>
       <c r="DC50" s="1"/>
       <c r="DD50" s="1"/>
       <c r="DE50" s="1"/>
       <c r="DF50" s="1"/>
       <c r="DG50" s="1"/>
       <c r="DH50" s="1"/>
       <c r="DI50" s="1"/>
       <c r="DJ50" s="1"/>
       <c r="DK50" s="1"/>
       <c r="DL50" s="1"/>
       <c r="DM50" s="1"/>
       <c r="DN50" s="1"/>
       <c r="DO50" s="1"/>
       <c r="DP50" s="1"/>
       <c r="DQ50" s="1"/>
       <c r="DR50" s="1"/>
       <c r="DS50" s="1"/>
       <c r="DT50" s="1"/>
       <c r="DU50" s="1"/>
     </row>
     <row r="51" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="15" t="s">
-        <v>190</v>
+        <v>148</v>
       </c>
       <c r="B51" s="5"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="7"/>
       <c r="I51" s="7"/>
       <c r="J51" s="7"/>
       <c r="K51" s="7"/>
       <c r="L51" s="7"/>
       <c r="M51" s="7"/>
       <c r="N51" s="7"/>
       <c r="O51" s="7"/>
       <c r="P51" s="7"/>
       <c r="Q51" s="7"/>
       <c r="R51" s="7"/>
       <c r="S51" s="7"/>
       <c r="T51" s="7"/>
       <c r="U51" s="7"/>
       <c r="V51" s="7"/>
       <c r="W51" s="7"/>
       <c r="X51" s="7"/>
       <c r="Y51" s="7"/>
       <c r="Z51" s="7"/>
       <c r="AA51" s="7"/>
       <c r="AB51" s="7"/>
       <c r="AC51" s="7"/>
-      <c r="AD51" s="7"/>
+      <c r="AD51" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="AE51" s="7"/>
       <c r="AF51" s="7"/>
       <c r="AG51" s="7"/>
       <c r="AH51" s="7"/>
       <c r="AI51" s="7"/>
       <c r="AJ51" s="7"/>
       <c r="AK51" s="7"/>
       <c r="AL51" s="7"/>
       <c r="AM51" s="7"/>
       <c r="AN51" s="7"/>
       <c r="AO51" s="7"/>
       <c r="AP51" s="7"/>
       <c r="AQ51" s="7"/>
       <c r="AR51" s="7"/>
       <c r="AS51" s="7"/>
       <c r="AT51" s="7"/>
       <c r="AU51" s="7"/>
       <c r="AV51" s="7"/>
       <c r="AW51" s="7"/>
       <c r="AX51" s="7"/>
       <c r="AY51" s="7"/>
       <c r="AZ51" s="7"/>
       <c r="BA51" s="7"/>
       <c r="BB51" s="7"/>
       <c r="BC51" s="7"/>
       <c r="BD51" s="7"/>
-      <c r="BE51" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BE51" s="7"/>
       <c r="BF51" s="7"/>
       <c r="BG51" s="7"/>
       <c r="BH51" s="7"/>
       <c r="BI51" s="7"/>
       <c r="BJ51" s="7"/>
       <c r="BK51" s="7"/>
       <c r="BL51" s="7"/>
       <c r="BM51" s="7"/>
       <c r="BN51" s="7"/>
       <c r="BO51" s="7"/>
       <c r="BP51" s="7"/>
       <c r="BQ51" s="7"/>
       <c r="BR51" s="7"/>
       <c r="BS51" s="6"/>
       <c r="BT51" s="6"/>
       <c r="BU51" s="1"/>
       <c r="BV51" s="1"/>
       <c r="BW51" s="1"/>
       <c r="BX51" s="1"/>
       <c r="BY51" s="1"/>
       <c r="BZ51" s="1"/>
       <c r="CA51" s="1"/>
       <c r="CB51" s="1"/>
       <c r="CC51" s="1"/>
       <c r="CD51" s="1"/>
@@ -8219,110 +8222,110 @@
       <c r="CZ51" s="1"/>
       <c r="DA51" s="1"/>
       <c r="DB51" s="1"/>
       <c r="DC51" s="1"/>
       <c r="DD51" s="1"/>
       <c r="DE51" s="1"/>
       <c r="DF51" s="1"/>
       <c r="DG51" s="1"/>
       <c r="DH51" s="1"/>
       <c r="DI51" s="1"/>
       <c r="DJ51" s="1"/>
       <c r="DK51" s="1"/>
       <c r="DL51" s="1"/>
       <c r="DM51" s="1"/>
       <c r="DN51" s="1"/>
       <c r="DO51" s="1"/>
       <c r="DP51" s="1"/>
       <c r="DQ51" s="1"/>
       <c r="DR51" s="1"/>
       <c r="DS51" s="1"/>
       <c r="DT51" s="1"/>
       <c r="DU51" s="1"/>
     </row>
     <row r="52" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="15" t="s">
-        <v>133</v>
+        <v>190</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="7"/>
       <c r="D52" s="7"/>
       <c r="E52" s="7"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="7"/>
       <c r="I52" s="7"/>
       <c r="J52" s="7"/>
       <c r="K52" s="7"/>
       <c r="L52" s="7"/>
       <c r="M52" s="7"/>
       <c r="N52" s="7"/>
       <c r="O52" s="7"/>
       <c r="P52" s="7"/>
       <c r="Q52" s="7"/>
       <c r="R52" s="7"/>
       <c r="S52" s="7"/>
       <c r="T52" s="7"/>
       <c r="U52" s="7"/>
       <c r="V52" s="7"/>
       <c r="W52" s="7"/>
       <c r="X52" s="7"/>
       <c r="Y52" s="7"/>
       <c r="Z52" s="7"/>
       <c r="AA52" s="7"/>
       <c r="AB52" s="7"/>
       <c r="AC52" s="7"/>
       <c r="AD52" s="7"/>
       <c r="AE52" s="7"/>
       <c r="AF52" s="7"/>
       <c r="AG52" s="7"/>
       <c r="AH52" s="7"/>
       <c r="AI52" s="7"/>
       <c r="AJ52" s="7"/>
       <c r="AK52" s="7"/>
       <c r="AL52" s="7"/>
       <c r="AM52" s="7"/>
-      <c r="AN52" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AN52" s="7"/>
       <c r="AO52" s="7"/>
       <c r="AP52" s="7"/>
       <c r="AQ52" s="7"/>
       <c r="AR52" s="7"/>
       <c r="AS52" s="7"/>
       <c r="AT52" s="7"/>
       <c r="AU52" s="7"/>
       <c r="AV52" s="7"/>
       <c r="AW52" s="7"/>
       <c r="AX52" s="7"/>
       <c r="AY52" s="7"/>
       <c r="AZ52" s="7"/>
       <c r="BA52" s="7"/>
       <c r="BB52" s="7"/>
       <c r="BC52" s="7"/>
       <c r="BD52" s="7"/>
-      <c r="BE52" s="7"/>
+      <c r="BE52" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="BF52" s="7"/>
       <c r="BG52" s="7"/>
       <c r="BH52" s="7"/>
       <c r="BI52" s="7"/>
       <c r="BJ52" s="7"/>
       <c r="BK52" s="7"/>
       <c r="BL52" s="7"/>
       <c r="BM52" s="7"/>
       <c r="BN52" s="7"/>
       <c r="BO52" s="7"/>
       <c r="BP52" s="7"/>
       <c r="BQ52" s="7"/>
       <c r="BR52" s="7"/>
       <c r="BS52" s="6"/>
       <c r="BT52" s="6"/>
       <c r="BU52" s="1"/>
       <c r="BV52" s="1"/>
       <c r="BW52" s="1"/>
       <c r="BX52" s="1"/>
       <c r="BY52" s="1"/>
       <c r="BZ52" s="1"/>
       <c r="CA52" s="1"/>
       <c r="CB52" s="1"/>
       <c r="CC52" s="1"/>
       <c r="CD52" s="1"/>
@@ -8350,94 +8353,94 @@
       <c r="CZ52" s="1"/>
       <c r="DA52" s="1"/>
       <c r="DB52" s="1"/>
       <c r="DC52" s="1"/>
       <c r="DD52" s="1"/>
       <c r="DE52" s="1"/>
       <c r="DF52" s="1"/>
       <c r="DG52" s="1"/>
       <c r="DH52" s="1"/>
       <c r="DI52" s="1"/>
       <c r="DJ52" s="1"/>
       <c r="DK52" s="1"/>
       <c r="DL52" s="1"/>
       <c r="DM52" s="1"/>
       <c r="DN52" s="1"/>
       <c r="DO52" s="1"/>
       <c r="DP52" s="1"/>
       <c r="DQ52" s="1"/>
       <c r="DR52" s="1"/>
       <c r="DS52" s="1"/>
       <c r="DT52" s="1"/>
       <c r="DU52" s="1"/>
     </row>
     <row r="53" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="15" t="s">
-        <v>154</v>
+        <v>133</v>
       </c>
       <c r="B53" s="5"/>
       <c r="C53" s="7"/>
       <c r="D53" s="7"/>
       <c r="E53" s="7"/>
       <c r="F53" s="7"/>
       <c r="G53" s="7"/>
       <c r="H53" s="7"/>
       <c r="I53" s="7"/>
       <c r="J53" s="7"/>
       <c r="K53" s="7"/>
       <c r="L53" s="7"/>
       <c r="M53" s="7"/>
       <c r="N53" s="7"/>
       <c r="O53" s="7"/>
       <c r="P53" s="7"/>
       <c r="Q53" s="7"/>
       <c r="R53" s="7"/>
       <c r="S53" s="7"/>
       <c r="T53" s="7"/>
       <c r="U53" s="7"/>
       <c r="V53" s="7"/>
       <c r="W53" s="7"/>
       <c r="X53" s="7"/>
       <c r="Y53" s="7"/>
       <c r="Z53" s="7"/>
       <c r="AA53" s="7"/>
       <c r="AB53" s="7"/>
       <c r="AC53" s="7"/>
       <c r="AD53" s="7"/>
       <c r="AE53" s="7"/>
       <c r="AF53" s="7"/>
       <c r="AG53" s="7"/>
       <c r="AH53" s="7"/>
       <c r="AI53" s="7"/>
       <c r="AJ53" s="7"/>
       <c r="AK53" s="7"/>
       <c r="AL53" s="7"/>
       <c r="AM53" s="7"/>
-      <c r="AN53" s="7"/>
-      <c r="AO53" s="7" t="s">
+      <c r="AN53" s="7" t="s">
         <v>5</v>
       </c>
+      <c r="AO53" s="7"/>
       <c r="AP53" s="7"/>
       <c r="AQ53" s="7"/>
       <c r="AR53" s="7"/>
       <c r="AS53" s="7"/>
       <c r="AT53" s="7"/>
       <c r="AU53" s="7"/>
       <c r="AV53" s="7"/>
       <c r="AW53" s="7"/>
       <c r="AX53" s="7"/>
       <c r="AY53" s="7"/>
       <c r="AZ53" s="7"/>
       <c r="BA53" s="7"/>
       <c r="BB53" s="7"/>
       <c r="BC53" s="7"/>
       <c r="BD53" s="7"/>
       <c r="BE53" s="7"/>
       <c r="BF53" s="7"/>
       <c r="BG53" s="7"/>
       <c r="BH53" s="7"/>
       <c r="BI53" s="7"/>
       <c r="BJ53" s="7"/>
       <c r="BK53" s="7"/>
       <c r="BL53" s="7"/>
       <c r="BM53" s="7"/>
       <c r="BN53" s="7"/>
@@ -8481,103 +8484,103 @@
       <c r="CZ53" s="1"/>
       <c r="DA53" s="1"/>
       <c r="DB53" s="1"/>
       <c r="DC53" s="1"/>
       <c r="DD53" s="1"/>
       <c r="DE53" s="1"/>
       <c r="DF53" s="1"/>
       <c r="DG53" s="1"/>
       <c r="DH53" s="1"/>
       <c r="DI53" s="1"/>
       <c r="DJ53" s="1"/>
       <c r="DK53" s="1"/>
       <c r="DL53" s="1"/>
       <c r="DM53" s="1"/>
       <c r="DN53" s="1"/>
       <c r="DO53" s="1"/>
       <c r="DP53" s="1"/>
       <c r="DQ53" s="1"/>
       <c r="DR53" s="1"/>
       <c r="DS53" s="1"/>
       <c r="DT53" s="1"/>
       <c r="DU53" s="1"/>
     </row>
     <row r="54" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="15" t="s">
-        <v>124</v>
+        <v>154</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="7"/>
       <c r="D54" s="7"/>
       <c r="E54" s="7"/>
       <c r="F54" s="7"/>
       <c r="G54" s="7"/>
       <c r="H54" s="7"/>
       <c r="I54" s="7"/>
       <c r="J54" s="7"/>
       <c r="K54" s="7"/>
       <c r="L54" s="7"/>
       <c r="M54" s="7"/>
       <c r="N54" s="7"/>
       <c r="O54" s="7"/>
       <c r="P54" s="7"/>
       <c r="Q54" s="7"/>
       <c r="R54" s="7"/>
       <c r="S54" s="7"/>
       <c r="T54" s="7"/>
       <c r="U54" s="7"/>
       <c r="V54" s="7"/>
       <c r="W54" s="7"/>
       <c r="X54" s="7"/>
       <c r="Y54" s="7"/>
       <c r="Z54" s="7"/>
       <c r="AA54" s="7"/>
       <c r="AB54" s="7"/>
       <c r="AC54" s="7"/>
       <c r="AD54" s="7"/>
       <c r="AE54" s="7"/>
       <c r="AF54" s="7"/>
       <c r="AG54" s="7"/>
       <c r="AH54" s="7"/>
       <c r="AI54" s="7"/>
       <c r="AJ54" s="7"/>
       <c r="AK54" s="7"/>
       <c r="AL54" s="7"/>
       <c r="AM54" s="7"/>
       <c r="AN54" s="7"/>
-      <c r="AO54" s="7"/>
+      <c r="AO54" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="AP54" s="7"/>
       <c r="AQ54" s="7"/>
       <c r="AR54" s="7"/>
       <c r="AS54" s="7"/>
       <c r="AT54" s="7"/>
       <c r="AU54" s="7"/>
       <c r="AV54" s="7"/>
       <c r="AW54" s="7"/>
-      <c r="AX54" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AX54" s="7"/>
       <c r="AY54" s="7"/>
       <c r="AZ54" s="7"/>
       <c r="BA54" s="7"/>
       <c r="BB54" s="7"/>
       <c r="BC54" s="7"/>
       <c r="BD54" s="7"/>
       <c r="BE54" s="7"/>
       <c r="BF54" s="7"/>
       <c r="BG54" s="7"/>
       <c r="BH54" s="7"/>
       <c r="BI54" s="7"/>
       <c r="BJ54" s="7"/>
       <c r="BK54" s="7"/>
       <c r="BL54" s="7"/>
       <c r="BM54" s="7"/>
       <c r="BN54" s="7"/>
       <c r="BO54" s="7"/>
       <c r="BP54" s="7"/>
       <c r="BQ54" s="7"/>
       <c r="BR54" s="7"/>
       <c r="BS54" s="6"/>
       <c r="BT54" s="6"/>
       <c r="BU54" s="1"/>
       <c r="BV54" s="1"/>
       <c r="BW54" s="1"/>
@@ -8612,103 +8615,103 @@
       <c r="CZ54" s="1"/>
       <c r="DA54" s="1"/>
       <c r="DB54" s="1"/>
       <c r="DC54" s="1"/>
       <c r="DD54" s="1"/>
       <c r="DE54" s="1"/>
       <c r="DF54" s="1"/>
       <c r="DG54" s="1"/>
       <c r="DH54" s="1"/>
       <c r="DI54" s="1"/>
       <c r="DJ54" s="1"/>
       <c r="DK54" s="1"/>
       <c r="DL54" s="1"/>
       <c r="DM54" s="1"/>
       <c r="DN54" s="1"/>
       <c r="DO54" s="1"/>
       <c r="DP54" s="1"/>
       <c r="DQ54" s="1"/>
       <c r="DR54" s="1"/>
       <c r="DS54" s="1"/>
       <c r="DT54" s="1"/>
       <c r="DU54" s="1"/>
     </row>
     <row r="55" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="15" t="s">
-        <v>144</v>
+        <v>124</v>
       </c>
       <c r="B55" s="5"/>
       <c r="C55" s="7"/>
       <c r="D55" s="7"/>
       <c r="E55" s="7"/>
       <c r="F55" s="7"/>
       <c r="G55" s="7"/>
       <c r="H55" s="7"/>
       <c r="I55" s="7"/>
       <c r="J55" s="7"/>
       <c r="K55" s="7"/>
       <c r="L55" s="7"/>
       <c r="M55" s="7"/>
       <c r="N55" s="7"/>
       <c r="O55" s="7"/>
       <c r="P55" s="7"/>
       <c r="Q55" s="7"/>
       <c r="R55" s="7"/>
       <c r="S55" s="7"/>
       <c r="T55" s="7"/>
       <c r="U55" s="7"/>
       <c r="V55" s="7"/>
       <c r="W55" s="7"/>
       <c r="X55" s="7"/>
       <c r="Y55" s="7"/>
       <c r="Z55" s="7"/>
-      <c r="AA55" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA55" s="7"/>
       <c r="AB55" s="7"/>
       <c r="AC55" s="7"/>
       <c r="AD55" s="7"/>
       <c r="AE55" s="7"/>
       <c r="AF55" s="7"/>
       <c r="AG55" s="7"/>
       <c r="AH55" s="7"/>
       <c r="AI55" s="7"/>
       <c r="AJ55" s="7"/>
       <c r="AK55" s="7"/>
       <c r="AL55" s="7"/>
       <c r="AM55" s="7"/>
       <c r="AN55" s="7"/>
       <c r="AO55" s="7"/>
       <c r="AP55" s="7"/>
       <c r="AQ55" s="7"/>
       <c r="AR55" s="7"/>
       <c r="AS55" s="7"/>
       <c r="AT55" s="7"/>
       <c r="AU55" s="7"/>
       <c r="AV55" s="7"/>
       <c r="AW55" s="7"/>
-      <c r="AX55" s="7"/>
+      <c r="AX55" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="AY55" s="7"/>
       <c r="AZ55" s="7"/>
       <c r="BA55" s="7"/>
       <c r="BB55" s="7"/>
       <c r="BC55" s="7"/>
       <c r="BD55" s="7"/>
       <c r="BE55" s="7"/>
       <c r="BF55" s="7"/>
       <c r="BG55" s="7"/>
       <c r="BH55" s="7"/>
       <c r="BI55" s="7"/>
       <c r="BJ55" s="7"/>
       <c r="BK55" s="7"/>
       <c r="BL55" s="7"/>
       <c r="BM55" s="7"/>
       <c r="BN55" s="7"/>
       <c r="BO55" s="7"/>
       <c r="BP55" s="7"/>
       <c r="BQ55" s="7"/>
       <c r="BR55" s="7"/>
       <c r="BS55" s="6"/>
       <c r="BT55" s="6"/>
       <c r="BU55" s="1"/>
       <c r="BV55" s="1"/>
       <c r="BW55" s="1"/>
@@ -8743,80 +8746,80 @@
       <c r="CZ55" s="1"/>
       <c r="DA55" s="1"/>
       <c r="DB55" s="1"/>
       <c r="DC55" s="1"/>
       <c r="DD55" s="1"/>
       <c r="DE55" s="1"/>
       <c r="DF55" s="1"/>
       <c r="DG55" s="1"/>
       <c r="DH55" s="1"/>
       <c r="DI55" s="1"/>
       <c r="DJ55" s="1"/>
       <c r="DK55" s="1"/>
       <c r="DL55" s="1"/>
       <c r="DM55" s="1"/>
       <c r="DN55" s="1"/>
       <c r="DO55" s="1"/>
       <c r="DP55" s="1"/>
       <c r="DQ55" s="1"/>
       <c r="DR55" s="1"/>
       <c r="DS55" s="1"/>
       <c r="DT55" s="1"/>
       <c r="DU55" s="1"/>
     </row>
     <row r="56" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="15" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="B56" s="5"/>
       <c r="C56" s="7"/>
       <c r="D56" s="7"/>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
       <c r="G56" s="7"/>
       <c r="H56" s="7"/>
       <c r="I56" s="7"/>
       <c r="J56" s="7"/>
       <c r="K56" s="7"/>
       <c r="L56" s="7"/>
       <c r="M56" s="7"/>
-      <c r="N56" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N56" s="7"/>
       <c r="O56" s="7"/>
       <c r="P56" s="7"/>
       <c r="Q56" s="7"/>
       <c r="R56" s="7"/>
       <c r="S56" s="7"/>
       <c r="T56" s="7"/>
       <c r="U56" s="7"/>
       <c r="V56" s="7"/>
       <c r="W56" s="7"/>
       <c r="X56" s="7"/>
       <c r="Y56" s="7"/>
       <c r="Z56" s="7"/>
-      <c r="AA56" s="7"/>
+      <c r="AA56" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="AB56" s="7"/>
       <c r="AC56" s="7"/>
       <c r="AD56" s="7"/>
       <c r="AE56" s="7"/>
       <c r="AF56" s="7"/>
       <c r="AG56" s="7"/>
       <c r="AH56" s="7"/>
       <c r="AI56" s="7"/>
       <c r="AJ56" s="7"/>
       <c r="AK56" s="7"/>
       <c r="AL56" s="7"/>
       <c r="AM56" s="7"/>
       <c r="AN56" s="7"/>
       <c r="AO56" s="7"/>
       <c r="AP56" s="7"/>
       <c r="AQ56" s="7"/>
       <c r="AR56" s="7"/>
       <c r="AS56" s="7"/>
       <c r="AT56" s="7"/>
       <c r="AU56" s="7"/>
       <c r="AV56" s="7"/>
       <c r="AW56" s="7"/>
       <c r="AX56" s="7"/>
       <c r="AY56" s="7"/>
       <c r="AZ56" s="7"/>
@@ -8874,116 +8877,116 @@
       <c r="CZ56" s="1"/>
       <c r="DA56" s="1"/>
       <c r="DB56" s="1"/>
       <c r="DC56" s="1"/>
       <c r="DD56" s="1"/>
       <c r="DE56" s="1"/>
       <c r="DF56" s="1"/>
       <c r="DG56" s="1"/>
       <c r="DH56" s="1"/>
       <c r="DI56" s="1"/>
       <c r="DJ56" s="1"/>
       <c r="DK56" s="1"/>
       <c r="DL56" s="1"/>
       <c r="DM56" s="1"/>
       <c r="DN56" s="1"/>
       <c r="DO56" s="1"/>
       <c r="DP56" s="1"/>
       <c r="DQ56" s="1"/>
       <c r="DR56" s="1"/>
       <c r="DS56" s="1"/>
       <c r="DT56" s="1"/>
       <c r="DU56" s="1"/>
     </row>
     <row r="57" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="15" t="s">
-        <v>57</v>
+        <v>156</v>
       </c>
       <c r="B57" s="5"/>
       <c r="C57" s="7"/>
       <c r="D57" s="7"/>
       <c r="E57" s="7"/>
       <c r="F57" s="7"/>
       <c r="G57" s="7"/>
       <c r="H57" s="7"/>
       <c r="I57" s="7"/>
       <c r="J57" s="7"/>
       <c r="K57" s="7"/>
       <c r="L57" s="7"/>
       <c r="M57" s="7"/>
-      <c r="N57" s="7"/>
+      <c r="N57" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="O57" s="7"/>
       <c r="P57" s="7"/>
       <c r="Q57" s="7"/>
       <c r="R57" s="7"/>
       <c r="S57" s="7"/>
       <c r="T57" s="7"/>
       <c r="U57" s="7"/>
       <c r="V57" s="7"/>
       <c r="W57" s="7"/>
       <c r="X57" s="7"/>
       <c r="Y57" s="7"/>
       <c r="Z57" s="7"/>
       <c r="AA57" s="7"/>
       <c r="AB57" s="7"/>
       <c r="AC57" s="7"/>
       <c r="AD57" s="7"/>
       <c r="AE57" s="7"/>
       <c r="AF57" s="7"/>
       <c r="AG57" s="7"/>
       <c r="AH57" s="7"/>
       <c r="AI57" s="7"/>
       <c r="AJ57" s="7"/>
       <c r="AK57" s="7"/>
       <c r="AL57" s="7"/>
       <c r="AM57" s="7"/>
       <c r="AN57" s="7"/>
       <c r="AO57" s="7"/>
       <c r="AP57" s="7"/>
       <c r="AQ57" s="7"/>
       <c r="AR57" s="7"/>
       <c r="AS57" s="7"/>
       <c r="AT57" s="7"/>
       <c r="AU57" s="7"/>
       <c r="AV57" s="7"/>
       <c r="AW57" s="7"/>
       <c r="AX57" s="7"/>
       <c r="AY57" s="7"/>
       <c r="AZ57" s="7"/>
       <c r="BA57" s="7"/>
       <c r="BB57" s="7"/>
       <c r="BC57" s="7"/>
       <c r="BD57" s="7"/>
       <c r="BE57" s="7"/>
       <c r="BF57" s="7"/>
       <c r="BG57" s="7"/>
       <c r="BH57" s="7"/>
       <c r="BI57" s="7"/>
       <c r="BJ57" s="7"/>
-      <c r="BK57" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BK57" s="7"/>
       <c r="BL57" s="7"/>
       <c r="BM57" s="7"/>
       <c r="BN57" s="7"/>
       <c r="BO57" s="7"/>
       <c r="BP57" s="7"/>
       <c r="BQ57" s="7"/>
       <c r="BR57" s="7"/>
       <c r="BS57" s="6"/>
       <c r="BT57" s="6"/>
       <c r="BU57" s="1"/>
       <c r="BV57" s="1"/>
       <c r="BW57" s="1"/>
       <c r="BX57" s="1"/>
       <c r="BY57" s="1"/>
       <c r="BZ57" s="1"/>
       <c r="CA57" s="1"/>
       <c r="CB57" s="1"/>
       <c r="CC57" s="1"/>
       <c r="CD57" s="1"/>
       <c r="CE57" s="1"/>
       <c r="CF57" s="1"/>
       <c r="CG57" s="1"/>
       <c r="CH57" s="1"/>
       <c r="CI57" s="1"/>
       <c r="CJ57" s="1"/>
@@ -9005,64 +9008,62 @@
       <c r="CZ57" s="1"/>
       <c r="DA57" s="1"/>
       <c r="DB57" s="1"/>
       <c r="DC57" s="1"/>
       <c r="DD57" s="1"/>
       <c r="DE57" s="1"/>
       <c r="DF57" s="1"/>
       <c r="DG57" s="1"/>
       <c r="DH57" s="1"/>
       <c r="DI57" s="1"/>
       <c r="DJ57" s="1"/>
       <c r="DK57" s="1"/>
       <c r="DL57" s="1"/>
       <c r="DM57" s="1"/>
       <c r="DN57" s="1"/>
       <c r="DO57" s="1"/>
       <c r="DP57" s="1"/>
       <c r="DQ57" s="1"/>
       <c r="DR57" s="1"/>
       <c r="DS57" s="1"/>
       <c r="DT57" s="1"/>
       <c r="DU57" s="1"/>
     </row>
     <row r="58" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="15" t="s">
-        <v>131</v>
+        <v>57</v>
       </c>
       <c r="B58" s="5"/>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="7"/>
       <c r="I58" s="7"/>
       <c r="J58" s="7"/>
-      <c r="K58" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K58" s="7"/>
       <c r="L58" s="7"/>
       <c r="M58" s="7"/>
       <c r="N58" s="7"/>
       <c r="O58" s="7"/>
       <c r="P58" s="7"/>
       <c r="Q58" s="7"/>
       <c r="R58" s="7"/>
       <c r="S58" s="7"/>
       <c r="T58" s="7"/>
       <c r="U58" s="7"/>
       <c r="V58" s="7"/>
       <c r="W58" s="7"/>
       <c r="X58" s="7"/>
       <c r="Y58" s="7"/>
       <c r="Z58" s="7"/>
       <c r="AA58" s="7"/>
       <c r="AB58" s="7"/>
       <c r="AC58" s="7"/>
       <c r="AD58" s="7"/>
       <c r="AE58" s="7"/>
       <c r="AF58" s="7"/>
       <c r="AG58" s="7"/>
       <c r="AH58" s="7"/>
       <c r="AI58" s="7"/>
       <c r="AJ58" s="7"/>
@@ -9070,51 +9071,53 @@
       <c r="AL58" s="7"/>
       <c r="AM58" s="7"/>
       <c r="AN58" s="7"/>
       <c r="AO58" s="7"/>
       <c r="AP58" s="7"/>
       <c r="AQ58" s="7"/>
       <c r="AR58" s="7"/>
       <c r="AS58" s="7"/>
       <c r="AT58" s="7"/>
       <c r="AU58" s="7"/>
       <c r="AV58" s="7"/>
       <c r="AW58" s="7"/>
       <c r="AX58" s="7"/>
       <c r="AY58" s="7"/>
       <c r="AZ58" s="7"/>
       <c r="BA58" s="7"/>
       <c r="BB58" s="7"/>
       <c r="BC58" s="7"/>
       <c r="BD58" s="7"/>
       <c r="BE58" s="7"/>
       <c r="BF58" s="7"/>
       <c r="BG58" s="7"/>
       <c r="BH58" s="7"/>
       <c r="BI58" s="7"/>
       <c r="BJ58" s="7"/>
-      <c r="BK58" s="7"/>
+      <c r="BK58" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="BL58" s="7"/>
       <c r="BM58" s="7"/>
       <c r="BN58" s="7"/>
       <c r="BO58" s="7"/>
       <c r="BP58" s="7"/>
       <c r="BQ58" s="7"/>
       <c r="BR58" s="7"/>
       <c r="BS58" s="6"/>
       <c r="BT58" s="6"/>
       <c r="BU58" s="1"/>
       <c r="BV58" s="1"/>
       <c r="BW58" s="1"/>
       <c r="BX58" s="1"/>
       <c r="BY58" s="1"/>
       <c r="BZ58" s="1"/>
       <c r="CA58" s="1"/>
       <c r="CB58" s="1"/>
       <c r="CC58" s="1"/>
       <c r="CD58" s="1"/>
       <c r="CE58" s="1"/>
       <c r="CF58" s="1"/>
       <c r="CG58" s="1"/>
       <c r="CH58" s="1"/>
       <c r="CI58" s="1"/>
       <c r="CJ58" s="1"/>
@@ -9134,84 +9137,84 @@
       <c r="CX58" s="1"/>
       <c r="CY58" s="1"/>
       <c r="CZ58" s="1"/>
       <c r="DA58" s="1"/>
       <c r="DB58" s="1"/>
       <c r="DC58" s="1"/>
       <c r="DD58" s="1"/>
       <c r="DE58" s="1"/>
       <c r="DF58" s="1"/>
       <c r="DG58" s="1"/>
       <c r="DH58" s="1"/>
       <c r="DI58" s="1"/>
       <c r="DJ58" s="1"/>
       <c r="DK58" s="1"/>
       <c r="DL58" s="1"/>
       <c r="DM58" s="1"/>
       <c r="DN58" s="1"/>
       <c r="DO58" s="1"/>
       <c r="DP58" s="1"/>
       <c r="DQ58" s="1"/>
       <c r="DR58" s="1"/>
       <c r="DS58" s="1"/>
       <c r="DT58" s="1"/>
       <c r="DU58" s="1"/>
     </row>
-    <row r="59" spans="1:125" s="4" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="15" t="s">
-        <v>107</v>
+        <v>131</v>
       </c>
       <c r="B59" s="5"/>
       <c r="C59" s="7"/>
       <c r="D59" s="7"/>
       <c r="E59" s="7"/>
       <c r="F59" s="7"/>
       <c r="G59" s="7"/>
       <c r="H59" s="7"/>
       <c r="I59" s="7"/>
       <c r="J59" s="7"/>
-      <c r="K59" s="7"/>
+      <c r="K59" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="L59" s="7"/>
       <c r="M59" s="7"/>
       <c r="N59" s="7"/>
       <c r="O59" s="7"/>
       <c r="P59" s="7"/>
       <c r="Q59" s="7"/>
       <c r="R59" s="7"/>
       <c r="S59" s="7"/>
       <c r="T59" s="7"/>
       <c r="U59" s="7"/>
       <c r="V59" s="7"/>
       <c r="W59" s="7"/>
       <c r="X59" s="7"/>
       <c r="Y59" s="7"/>
       <c r="Z59" s="7"/>
       <c r="AA59" s="7"/>
       <c r="AB59" s="7"/>
-      <c r="AC59" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AC59" s="7"/>
       <c r="AD59" s="7"/>
       <c r="AE59" s="7"/>
       <c r="AF59" s="7"/>
       <c r="AG59" s="7"/>
       <c r="AH59" s="7"/>
       <c r="AI59" s="7"/>
       <c r="AJ59" s="7"/>
       <c r="AK59" s="7"/>
       <c r="AL59" s="7"/>
       <c r="AM59" s="7"/>
       <c r="AN59" s="7"/>
       <c r="AO59" s="7"/>
       <c r="AP59" s="7"/>
       <c r="AQ59" s="7"/>
       <c r="AR59" s="7"/>
       <c r="AS59" s="7"/>
       <c r="AT59" s="7"/>
       <c r="AU59" s="7"/>
       <c r="AV59" s="7"/>
       <c r="AW59" s="7"/>
       <c r="AX59" s="7"/>
       <c r="AY59" s="7"/>
       <c r="AZ59" s="7"/>
       <c r="BA59" s="7"/>
       <c r="BB59" s="7"/>
@@ -9267,82 +9270,82 @@
       <c r="CZ59" s="1"/>
       <c r="DA59" s="1"/>
       <c r="DB59" s="1"/>
       <c r="DC59" s="1"/>
       <c r="DD59" s="1"/>
       <c r="DE59" s="1"/>
       <c r="DF59" s="1"/>
       <c r="DG59" s="1"/>
       <c r="DH59" s="1"/>
       <c r="DI59" s="1"/>
       <c r="DJ59" s="1"/>
       <c r="DK59" s="1"/>
       <c r="DL59" s="1"/>
       <c r="DM59" s="1"/>
       <c r="DN59" s="1"/>
       <c r="DO59" s="1"/>
       <c r="DP59" s="1"/>
       <c r="DQ59" s="1"/>
       <c r="DR59" s="1"/>
       <c r="DS59" s="1"/>
       <c r="DT59" s="1"/>
       <c r="DU59" s="1"/>
     </row>
     <row r="60" spans="1:125" s="4" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="15" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B60" s="5"/>
       <c r="C60" s="7"/>
       <c r="D60" s="7"/>
       <c r="E60" s="7"/>
       <c r="F60" s="7"/>
       <c r="G60" s="7"/>
       <c r="H60" s="7"/>
       <c r="I60" s="7"/>
       <c r="J60" s="7"/>
       <c r="K60" s="7"/>
       <c r="L60" s="7"/>
       <c r="M60" s="7"/>
       <c r="N60" s="7"/>
       <c r="O60" s="7"/>
       <c r="P60" s="7"/>
       <c r="Q60" s="7"/>
       <c r="R60" s="7"/>
       <c r="S60" s="7"/>
       <c r="T60" s="7"/>
       <c r="U60" s="7"/>
       <c r="V60" s="7"/>
       <c r="W60" s="7"/>
       <c r="X60" s="7"/>
       <c r="Y60" s="7"/>
       <c r="Z60" s="7"/>
       <c r="AA60" s="7"/>
-      <c r="AB60" s="7" t="s">
+      <c r="AB60" s="7"/>
+      <c r="AC60" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="AC60" s="7"/>
       <c r="AD60" s="7"/>
       <c r="AE60" s="7"/>
       <c r="AF60" s="7"/>
       <c r="AG60" s="7"/>
       <c r="AH60" s="7"/>
       <c r="AI60" s="7"/>
       <c r="AJ60" s="7"/>
       <c r="AK60" s="7"/>
       <c r="AL60" s="7"/>
       <c r="AM60" s="7"/>
       <c r="AN60" s="7"/>
       <c r="AO60" s="7"/>
       <c r="AP60" s="7"/>
       <c r="AQ60" s="7"/>
       <c r="AR60" s="7"/>
       <c r="AS60" s="7"/>
       <c r="AT60" s="7"/>
       <c r="AU60" s="7"/>
       <c r="AV60" s="7"/>
       <c r="AW60" s="7"/>
       <c r="AX60" s="7"/>
       <c r="AY60" s="7"/>
       <c r="AZ60" s="7"/>
       <c r="BA60" s="7"/>
       <c r="BB60" s="7"/>
@@ -9398,81 +9401,81 @@
       <c r="CZ60" s="1"/>
       <c r="DA60" s="1"/>
       <c r="DB60" s="1"/>
       <c r="DC60" s="1"/>
       <c r="DD60" s="1"/>
       <c r="DE60" s="1"/>
       <c r="DF60" s="1"/>
       <c r="DG60" s="1"/>
       <c r="DH60" s="1"/>
       <c r="DI60" s="1"/>
       <c r="DJ60" s="1"/>
       <c r="DK60" s="1"/>
       <c r="DL60" s="1"/>
       <c r="DM60" s="1"/>
       <c r="DN60" s="1"/>
       <c r="DO60" s="1"/>
       <c r="DP60" s="1"/>
       <c r="DQ60" s="1"/>
       <c r="DR60" s="1"/>
       <c r="DS60" s="1"/>
       <c r="DT60" s="1"/>
       <c r="DU60" s="1"/>
     </row>
     <row r="61" spans="1:125" s="4" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="15" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B61" s="5"/>
       <c r="C61" s="7"/>
       <c r="D61" s="7"/>
       <c r="E61" s="7"/>
       <c r="F61" s="7"/>
       <c r="G61" s="7"/>
       <c r="H61" s="7"/>
       <c r="I61" s="7"/>
       <c r="J61" s="7"/>
       <c r="K61" s="7"/>
       <c r="L61" s="7"/>
       <c r="M61" s="7"/>
       <c r="N61" s="7"/>
-      <c r="O61" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O61" s="7"/>
       <c r="P61" s="7"/>
       <c r="Q61" s="7"/>
       <c r="R61" s="7"/>
       <c r="S61" s="7"/>
       <c r="T61" s="7"/>
       <c r="U61" s="7"/>
       <c r="V61" s="7"/>
       <c r="W61" s="7"/>
       <c r="X61" s="7"/>
       <c r="Y61" s="7"/>
       <c r="Z61" s="7"/>
       <c r="AA61" s="7"/>
-      <c r="AB61" s="7"/>
+      <c r="AB61" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="AC61" s="7"/>
       <c r="AD61" s="7"/>
       <c r="AE61" s="7"/>
       <c r="AF61" s="7"/>
       <c r="AG61" s="7"/>
       <c r="AH61" s="7"/>
       <c r="AI61" s="7"/>
       <c r="AJ61" s="7"/>
       <c r="AK61" s="7"/>
       <c r="AL61" s="7"/>
       <c r="AM61" s="7"/>
       <c r="AN61" s="7"/>
       <c r="AO61" s="7"/>
       <c r="AP61" s="7"/>
       <c r="AQ61" s="7"/>
       <c r="AR61" s="7"/>
       <c r="AS61" s="7"/>
       <c r="AT61" s="7"/>
       <c r="AU61" s="7"/>
       <c r="AV61" s="7"/>
       <c r="AW61" s="7"/>
       <c r="AX61" s="7"/>
       <c r="AY61" s="7"/>
       <c r="AZ61" s="7"/>
       <c r="BA61" s="7"/>
@@ -9529,69 +9532,69 @@
       <c r="CZ61" s="1"/>
       <c r="DA61" s="1"/>
       <c r="DB61" s="1"/>
       <c r="DC61" s="1"/>
       <c r="DD61" s="1"/>
       <c r="DE61" s="1"/>
       <c r="DF61" s="1"/>
       <c r="DG61" s="1"/>
       <c r="DH61" s="1"/>
       <c r="DI61" s="1"/>
       <c r="DJ61" s="1"/>
       <c r="DK61" s="1"/>
       <c r="DL61" s="1"/>
       <c r="DM61" s="1"/>
       <c r="DN61" s="1"/>
       <c r="DO61" s="1"/>
       <c r="DP61" s="1"/>
       <c r="DQ61" s="1"/>
       <c r="DR61" s="1"/>
       <c r="DS61" s="1"/>
       <c r="DT61" s="1"/>
       <c r="DU61" s="1"/>
     </row>
     <row r="62" spans="1:125" s="4" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="15" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B62" s="5"/>
       <c r="C62" s="7"/>
       <c r="D62" s="7"/>
       <c r="E62" s="7"/>
       <c r="F62" s="7"/>
       <c r="G62" s="7"/>
       <c r="H62" s="7"/>
       <c r="I62" s="7"/>
       <c r="J62" s="7"/>
       <c r="K62" s="7"/>
       <c r="L62" s="7"/>
       <c r="M62" s="7"/>
       <c r="N62" s="7"/>
-      <c r="O62" s="7"/>
-      <c r="P62" s="7" t="s">
+      <c r="O62" s="7" t="s">
         <v>5</v>
       </c>
+      <c r="P62" s="7"/>
       <c r="Q62" s="7"/>
       <c r="R62" s="7"/>
       <c r="S62" s="7"/>
       <c r="T62" s="7"/>
       <c r="U62" s="7"/>
       <c r="V62" s="7"/>
       <c r="W62" s="7"/>
       <c r="X62" s="7"/>
       <c r="Y62" s="7"/>
       <c r="Z62" s="7"/>
       <c r="AA62" s="7"/>
       <c r="AB62" s="7"/>
       <c r="AC62" s="7"/>
       <c r="AD62" s="7"/>
       <c r="AE62" s="7"/>
       <c r="AF62" s="7"/>
       <c r="AG62" s="7"/>
       <c r="AH62" s="7"/>
       <c r="AI62" s="7"/>
       <c r="AJ62" s="7"/>
       <c r="AK62" s="7"/>
       <c r="AL62" s="7"/>
       <c r="AM62" s="7"/>
       <c r="AN62" s="7"/>
       <c r="AO62" s="7"/>
@@ -9660,75 +9663,75 @@
       <c r="CZ62" s="1"/>
       <c r="DA62" s="1"/>
       <c r="DB62" s="1"/>
       <c r="DC62" s="1"/>
       <c r="DD62" s="1"/>
       <c r="DE62" s="1"/>
       <c r="DF62" s="1"/>
       <c r="DG62" s="1"/>
       <c r="DH62" s="1"/>
       <c r="DI62" s="1"/>
       <c r="DJ62" s="1"/>
       <c r="DK62" s="1"/>
       <c r="DL62" s="1"/>
       <c r="DM62" s="1"/>
       <c r="DN62" s="1"/>
       <c r="DO62" s="1"/>
       <c r="DP62" s="1"/>
       <c r="DQ62" s="1"/>
       <c r="DR62" s="1"/>
       <c r="DS62" s="1"/>
       <c r="DT62" s="1"/>
       <c r="DU62" s="1"/>
     </row>
     <row r="63" spans="1:125" s="4" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="15" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B63" s="5"/>
       <c r="C63" s="7"/>
       <c r="D63" s="7"/>
       <c r="E63" s="7"/>
       <c r="F63" s="7"/>
       <c r="G63" s="7"/>
       <c r="H63" s="7"/>
       <c r="I63" s="7"/>
       <c r="J63" s="7"/>
       <c r="K63" s="7"/>
       <c r="L63" s="7"/>
       <c r="M63" s="7"/>
       <c r="N63" s="7"/>
       <c r="O63" s="7"/>
-      <c r="P63" s="7"/>
+      <c r="P63" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="Q63" s="7"/>
       <c r="R63" s="7"/>
       <c r="S63" s="7"/>
       <c r="T63" s="7"/>
       <c r="U63" s="7"/>
-      <c r="V63" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V63" s="7"/>
       <c r="W63" s="7"/>
       <c r="X63" s="7"/>
       <c r="Y63" s="7"/>
       <c r="Z63" s="7"/>
       <c r="AA63" s="7"/>
       <c r="AB63" s="7"/>
       <c r="AC63" s="7"/>
       <c r="AD63" s="7"/>
       <c r="AE63" s="7"/>
       <c r="AF63" s="7"/>
       <c r="AG63" s="7"/>
       <c r="AH63" s="7"/>
       <c r="AI63" s="7"/>
       <c r="AJ63" s="7"/>
       <c r="AK63" s="7"/>
       <c r="AL63" s="7"/>
       <c r="AM63" s="7"/>
       <c r="AN63" s="7"/>
       <c r="AO63" s="7"/>
       <c r="AP63" s="7"/>
       <c r="AQ63" s="7"/>
       <c r="AR63" s="7"/>
       <c r="AS63" s="7"/>
       <c r="AT63" s="7"/>
       <c r="AU63" s="7"/>
@@ -9791,75 +9794,75 @@
       <c r="CZ63" s="1"/>
       <c r="DA63" s="1"/>
       <c r="DB63" s="1"/>
       <c r="DC63" s="1"/>
       <c r="DD63" s="1"/>
       <c r="DE63" s="1"/>
       <c r="DF63" s="1"/>
       <c r="DG63" s="1"/>
       <c r="DH63" s="1"/>
       <c r="DI63" s="1"/>
       <c r="DJ63" s="1"/>
       <c r="DK63" s="1"/>
       <c r="DL63" s="1"/>
       <c r="DM63" s="1"/>
       <c r="DN63" s="1"/>
       <c r="DO63" s="1"/>
       <c r="DP63" s="1"/>
       <c r="DQ63" s="1"/>
       <c r="DR63" s="1"/>
       <c r="DS63" s="1"/>
       <c r="DT63" s="1"/>
       <c r="DU63" s="1"/>
     </row>
     <row r="64" spans="1:125" s="4" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="15" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B64" s="5"/>
       <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="7"/>
       <c r="H64" s="7"/>
       <c r="I64" s="7"/>
       <c r="J64" s="7"/>
       <c r="K64" s="7"/>
       <c r="L64" s="7"/>
-      <c r="M64" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M64" s="7"/>
       <c r="N64" s="7"/>
       <c r="O64" s="7"/>
       <c r="P64" s="7"/>
       <c r="Q64" s="7"/>
       <c r="R64" s="7"/>
       <c r="S64" s="7"/>
       <c r="T64" s="7"/>
       <c r="U64" s="7"/>
-      <c r="V64" s="7"/>
+      <c r="V64" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="W64" s="7"/>
       <c r="X64" s="7"/>
       <c r="Y64" s="7"/>
       <c r="Z64" s="7"/>
       <c r="AA64" s="7"/>
       <c r="AB64" s="7"/>
       <c r="AC64" s="7"/>
       <c r="AD64" s="7"/>
       <c r="AE64" s="7"/>
       <c r="AF64" s="7"/>
       <c r="AG64" s="7"/>
       <c r="AH64" s="7"/>
       <c r="AI64" s="7"/>
       <c r="AJ64" s="7"/>
       <c r="AK64" s="7"/>
       <c r="AL64" s="7"/>
       <c r="AM64" s="7"/>
       <c r="AN64" s="7"/>
       <c r="AO64" s="7"/>
       <c r="AP64" s="7"/>
       <c r="AQ64" s="7"/>
       <c r="AR64" s="7"/>
       <c r="AS64" s="7"/>
       <c r="AT64" s="7"/>
       <c r="AU64" s="7"/>
@@ -9920,117 +9923,117 @@
       <c r="CX64" s="1"/>
       <c r="CY64" s="1"/>
       <c r="CZ64" s="1"/>
       <c r="DA64" s="1"/>
       <c r="DB64" s="1"/>
       <c r="DC64" s="1"/>
       <c r="DD64" s="1"/>
       <c r="DE64" s="1"/>
       <c r="DF64" s="1"/>
       <c r="DG64" s="1"/>
       <c r="DH64" s="1"/>
       <c r="DI64" s="1"/>
       <c r="DJ64" s="1"/>
       <c r="DK64" s="1"/>
       <c r="DL64" s="1"/>
       <c r="DM64" s="1"/>
       <c r="DN64" s="1"/>
       <c r="DO64" s="1"/>
       <c r="DP64" s="1"/>
       <c r="DQ64" s="1"/>
       <c r="DR64" s="1"/>
       <c r="DS64" s="1"/>
       <c r="DT64" s="1"/>
       <c r="DU64" s="1"/>
     </row>
-    <row r="65" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:125" s="4" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="15" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B65" s="5"/>
-      <c r="C65" s="7" t="s">
+      <c r="C65" s="7"/>
+      <c r="D65" s="7"/>
+      <c r="E65" s="7"/>
+      <c r="F65" s="7"/>
+      <c r="G65" s="7"/>
+      <c r="H65" s="7"/>
+      <c r="I65" s="7"/>
+      <c r="J65" s="7"/>
+      <c r="K65" s="7"/>
+      <c r="L65" s="7"/>
+      <c r="M65" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="D65" s="13"/>
-[...57 lines deleted...]
-      <c r="BJ65" s="13"/>
+      <c r="N65" s="7"/>
+      <c r="O65" s="7"/>
+      <c r="P65" s="7"/>
+      <c r="Q65" s="7"/>
+      <c r="R65" s="7"/>
+      <c r="S65" s="7"/>
+      <c r="T65" s="7"/>
+      <c r="U65" s="7"/>
+      <c r="V65" s="7"/>
+      <c r="W65" s="7"/>
+      <c r="X65" s="7"/>
+      <c r="Y65" s="7"/>
+      <c r="Z65" s="7"/>
+      <c r="AA65" s="7"/>
+      <c r="AB65" s="7"/>
+      <c r="AC65" s="7"/>
+      <c r="AD65" s="7"/>
+      <c r="AE65" s="7"/>
+      <c r="AF65" s="7"/>
+      <c r="AG65" s="7"/>
+      <c r="AH65" s="7"/>
+      <c r="AI65" s="7"/>
+      <c r="AJ65" s="7"/>
+      <c r="AK65" s="7"/>
+      <c r="AL65" s="7"/>
+      <c r="AM65" s="7"/>
+      <c r="AN65" s="7"/>
+      <c r="AO65" s="7"/>
+      <c r="AP65" s="7"/>
+      <c r="AQ65" s="7"/>
+      <c r="AR65" s="7"/>
+      <c r="AS65" s="7"/>
+      <c r="AT65" s="7"/>
+      <c r="AU65" s="7"/>
+      <c r="AV65" s="7"/>
+      <c r="AW65" s="7"/>
+      <c r="AX65" s="7"/>
+      <c r="AY65" s="7"/>
+      <c r="AZ65" s="7"/>
+      <c r="BA65" s="7"/>
+      <c r="BB65" s="7"/>
+      <c r="BC65" s="7"/>
+      <c r="BD65" s="7"/>
+      <c r="BE65" s="7"/>
+      <c r="BF65" s="7"/>
+      <c r="BG65" s="7"/>
+      <c r="BH65" s="7"/>
+      <c r="BI65" s="7"/>
+      <c r="BJ65" s="7"/>
       <c r="BK65" s="7"/>
       <c r="BL65" s="7"/>
       <c r="BM65" s="7"/>
       <c r="BN65" s="7"/>
       <c r="BO65" s="7"/>
       <c r="BP65" s="7"/>
       <c r="BQ65" s="7"/>
       <c r="BR65" s="7"/>
       <c r="BS65" s="6"/>
       <c r="BT65" s="6"/>
       <c r="BU65" s="1"/>
       <c r="BV65" s="1"/>
       <c r="BW65" s="1"/>
       <c r="BX65" s="1"/>
       <c r="BY65" s="1"/>
       <c r="BZ65" s="1"/>
       <c r="CA65" s="1"/>
       <c r="CB65" s="1"/>
       <c r="CC65" s="1"/>
       <c r="CD65" s="1"/>
       <c r="CE65" s="1"/>
       <c r="CF65" s="1"/>
       <c r="CG65" s="1"/>
       <c r="CH65" s="1"/>
       <c r="CI65" s="1"/>
@@ -10053,63 +10056,63 @@
       <c r="CZ65" s="1"/>
       <c r="DA65" s="1"/>
       <c r="DB65" s="1"/>
       <c r="DC65" s="1"/>
       <c r="DD65" s="1"/>
       <c r="DE65" s="1"/>
       <c r="DF65" s="1"/>
       <c r="DG65" s="1"/>
       <c r="DH65" s="1"/>
       <c r="DI65" s="1"/>
       <c r="DJ65" s="1"/>
       <c r="DK65" s="1"/>
       <c r="DL65" s="1"/>
       <c r="DM65" s="1"/>
       <c r="DN65" s="1"/>
       <c r="DO65" s="1"/>
       <c r="DP65" s="1"/>
       <c r="DQ65" s="1"/>
       <c r="DR65" s="1"/>
       <c r="DS65" s="1"/>
       <c r="DT65" s="1"/>
       <c r="DU65" s="1"/>
     </row>
     <row r="66" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="15" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B66" s="5"/>
-      <c r="C66" s="7"/>
+      <c r="C66" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="D66" s="13"/>
       <c r="E66" s="13"/>
       <c r="F66" s="13"/>
       <c r="G66" s="13"/>
       <c r="H66" s="13"/>
       <c r="I66" s="13"/>
-      <c r="J66" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J66" s="13"/>
       <c r="K66" s="13"/>
       <c r="L66" s="13"/>
       <c r="M66" s="13"/>
       <c r="N66" s="13"/>
       <c r="O66" s="13"/>
       <c r="P66" s="13"/>
       <c r="Q66" s="13"/>
       <c r="R66" s="13"/>
       <c r="S66" s="13"/>
       <c r="T66" s="13"/>
       <c r="U66" s="13"/>
       <c r="V66" s="13"/>
       <c r="W66" s="13"/>
       <c r="X66" s="13"/>
       <c r="Y66" s="13"/>
       <c r="Z66" s="13"/>
       <c r="AA66" s="13"/>
       <c r="AB66" s="13"/>
       <c r="AC66" s="13"/>
       <c r="AD66" s="13"/>
       <c r="AE66" s="13"/>
       <c r="AF66" s="13"/>
       <c r="AG66" s="13"/>
       <c r="AH66" s="13"/>
       <c r="AI66" s="13"/>
@@ -10184,103 +10187,103 @@
       <c r="CZ66" s="1"/>
       <c r="DA66" s="1"/>
       <c r="DB66" s="1"/>
       <c r="DC66" s="1"/>
       <c r="DD66" s="1"/>
       <c r="DE66" s="1"/>
       <c r="DF66" s="1"/>
       <c r="DG66" s="1"/>
       <c r="DH66" s="1"/>
       <c r="DI66" s="1"/>
       <c r="DJ66" s="1"/>
       <c r="DK66" s="1"/>
       <c r="DL66" s="1"/>
       <c r="DM66" s="1"/>
       <c r="DN66" s="1"/>
       <c r="DO66" s="1"/>
       <c r="DP66" s="1"/>
       <c r="DQ66" s="1"/>
       <c r="DR66" s="1"/>
       <c r="DS66" s="1"/>
       <c r="DT66" s="1"/>
       <c r="DU66" s="1"/>
     </row>
     <row r="67" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="15" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="B67" s="5"/>
       <c r="C67" s="7"/>
       <c r="D67" s="13"/>
       <c r="E67" s="13"/>
       <c r="F67" s="13"/>
       <c r="G67" s="13"/>
       <c r="H67" s="13"/>
       <c r="I67" s="13"/>
-      <c r="J67" s="13"/>
+      <c r="J67" s="13" t="s">
+        <v>5</v>
+      </c>
       <c r="K67" s="13"/>
       <c r="L67" s="13"/>
       <c r="M67" s="13"/>
       <c r="N67" s="13"/>
       <c r="O67" s="13"/>
       <c r="P67" s="13"/>
       <c r="Q67" s="13"/>
       <c r="R67" s="13"/>
       <c r="S67" s="13"/>
       <c r="T67" s="13"/>
       <c r="U67" s="13"/>
       <c r="V67" s="13"/>
       <c r="W67" s="13"/>
       <c r="X67" s="13"/>
       <c r="Y67" s="13"/>
       <c r="Z67" s="13"/>
       <c r="AA67" s="13"/>
       <c r="AB67" s="13"/>
       <c r="AC67" s="13"/>
       <c r="AD67" s="13"/>
       <c r="AE67" s="13"/>
       <c r="AF67" s="13"/>
       <c r="AG67" s="13"/>
       <c r="AH67" s="13"/>
       <c r="AI67" s="13"/>
       <c r="AJ67" s="13"/>
       <c r="AK67" s="13"/>
       <c r="AL67" s="13"/>
       <c r="AM67" s="13"/>
       <c r="AN67" s="13"/>
       <c r="AO67" s="13"/>
       <c r="AP67" s="13"/>
       <c r="AQ67" s="13"/>
       <c r="AR67" s="13"/>
       <c r="AS67" s="13"/>
       <c r="AT67" s="13"/>
       <c r="AU67" s="13"/>
       <c r="AV67" s="13"/>
       <c r="AW67" s="13"/>
-      <c r="AX67" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AX67" s="13"/>
       <c r="AY67" s="13"/>
       <c r="AZ67" s="13"/>
       <c r="BA67" s="13"/>
       <c r="BB67" s="13"/>
       <c r="BC67" s="13"/>
       <c r="BD67" s="13"/>
       <c r="BE67" s="13"/>
       <c r="BF67" s="13"/>
       <c r="BG67" s="13"/>
       <c r="BH67" s="13"/>
       <c r="BI67" s="13"/>
       <c r="BJ67" s="13"/>
       <c r="BK67" s="7"/>
       <c r="BL67" s="7"/>
       <c r="BM67" s="7"/>
       <c r="BN67" s="7"/>
       <c r="BO67" s="7"/>
       <c r="BP67" s="7"/>
       <c r="BQ67" s="7"/>
       <c r="BR67" s="7"/>
       <c r="BS67" s="6"/>
       <c r="BT67" s="6"/>
       <c r="BU67" s="1"/>
       <c r="BV67" s="1"/>
       <c r="BW67" s="1"/>
@@ -10315,103 +10318,103 @@
       <c r="CZ67" s="1"/>
       <c r="DA67" s="1"/>
       <c r="DB67" s="1"/>
       <c r="DC67" s="1"/>
       <c r="DD67" s="1"/>
       <c r="DE67" s="1"/>
       <c r="DF67" s="1"/>
       <c r="DG67" s="1"/>
       <c r="DH67" s="1"/>
       <c r="DI67" s="1"/>
       <c r="DJ67" s="1"/>
       <c r="DK67" s="1"/>
       <c r="DL67" s="1"/>
       <c r="DM67" s="1"/>
       <c r="DN67" s="1"/>
       <c r="DO67" s="1"/>
       <c r="DP67" s="1"/>
       <c r="DQ67" s="1"/>
       <c r="DR67" s="1"/>
       <c r="DS67" s="1"/>
       <c r="DT67" s="1"/>
       <c r="DU67" s="1"/>
     </row>
     <row r="68" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="15" t="s">
-        <v>68</v>
+        <v>125</v>
       </c>
       <c r="B68" s="5"/>
       <c r="C68" s="7"/>
       <c r="D68" s="13"/>
       <c r="E68" s="13"/>
       <c r="F68" s="13"/>
       <c r="G68" s="13"/>
       <c r="H68" s="13"/>
       <c r="I68" s="13"/>
       <c r="J68" s="13"/>
       <c r="K68" s="13"/>
       <c r="L68" s="13"/>
       <c r="M68" s="13"/>
       <c r="N68" s="13"/>
       <c r="O68" s="13"/>
       <c r="P68" s="13"/>
       <c r="Q68" s="13"/>
       <c r="R68" s="13"/>
       <c r="S68" s="13"/>
       <c r="T68" s="13"/>
       <c r="U68" s="13"/>
       <c r="V68" s="13"/>
       <c r="W68" s="13"/>
       <c r="X68" s="13"/>
       <c r="Y68" s="13"/>
       <c r="Z68" s="13"/>
       <c r="AA68" s="13"/>
       <c r="AB68" s="13"/>
       <c r="AC68" s="13"/>
       <c r="AD68" s="13"/>
       <c r="AE68" s="13"/>
       <c r="AF68" s="13"/>
       <c r="AG68" s="13"/>
       <c r="AH68" s="13"/>
       <c r="AI68" s="13"/>
       <c r="AJ68" s="13"/>
       <c r="AK68" s="13"/>
       <c r="AL68" s="13"/>
       <c r="AM68" s="13"/>
       <c r="AN68" s="13"/>
       <c r="AO68" s="13"/>
-      <c r="AP68" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AP68" s="13"/>
       <c r="AQ68" s="13"/>
       <c r="AR68" s="13"/>
       <c r="AS68" s="13"/>
       <c r="AT68" s="13"/>
       <c r="AU68" s="13"/>
       <c r="AV68" s="13"/>
       <c r="AW68" s="13"/>
-      <c r="AX68" s="13"/>
+      <c r="AX68" s="13" t="s">
+        <v>5</v>
+      </c>
       <c r="AY68" s="13"/>
       <c r="AZ68" s="13"/>
       <c r="BA68" s="13"/>
       <c r="BB68" s="13"/>
       <c r="BC68" s="13"/>
       <c r="BD68" s="13"/>
       <c r="BE68" s="13"/>
       <c r="BF68" s="13"/>
       <c r="BG68" s="13"/>
       <c r="BH68" s="13"/>
       <c r="BI68" s="13"/>
       <c r="BJ68" s="13"/>
       <c r="BK68" s="7"/>
       <c r="BL68" s="7"/>
       <c r="BM68" s="7"/>
       <c r="BN68" s="7"/>
       <c r="BO68" s="7"/>
       <c r="BP68" s="7"/>
       <c r="BQ68" s="7"/>
       <c r="BR68" s="7"/>
       <c r="BS68" s="6"/>
       <c r="BT68" s="6"/>
       <c r="BU68" s="1"/>
       <c r="BV68" s="1"/>
       <c r="BW68" s="1"/>
@@ -10446,95 +10449,95 @@
       <c r="CZ68" s="1"/>
       <c r="DA68" s="1"/>
       <c r="DB68" s="1"/>
       <c r="DC68" s="1"/>
       <c r="DD68" s="1"/>
       <c r="DE68" s="1"/>
       <c r="DF68" s="1"/>
       <c r="DG68" s="1"/>
       <c r="DH68" s="1"/>
       <c r="DI68" s="1"/>
       <c r="DJ68" s="1"/>
       <c r="DK68" s="1"/>
       <c r="DL68" s="1"/>
       <c r="DM68" s="1"/>
       <c r="DN68" s="1"/>
       <c r="DO68" s="1"/>
       <c r="DP68" s="1"/>
       <c r="DQ68" s="1"/>
       <c r="DR68" s="1"/>
       <c r="DS68" s="1"/>
       <c r="DT68" s="1"/>
       <c r="DU68" s="1"/>
     </row>
     <row r="69" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B69" s="5"/>
       <c r="C69" s="7"/>
       <c r="D69" s="13"/>
       <c r="E69" s="13"/>
       <c r="F69" s="13"/>
       <c r="G69" s="13"/>
       <c r="H69" s="13"/>
       <c r="I69" s="13"/>
       <c r="J69" s="13"/>
       <c r="K69" s="13"/>
       <c r="L69" s="13"/>
       <c r="M69" s="13"/>
       <c r="N69" s="13"/>
       <c r="O69" s="13"/>
       <c r="P69" s="13"/>
       <c r="Q69" s="13"/>
       <c r="R69" s="13"/>
       <c r="S69" s="13"/>
       <c r="T69" s="13"/>
       <c r="U69" s="13"/>
       <c r="V69" s="13"/>
       <c r="W69" s="13"/>
       <c r="X69" s="13"/>
       <c r="Y69" s="13"/>
       <c r="Z69" s="13"/>
       <c r="AA69" s="13"/>
       <c r="AB69" s="13"/>
-      <c r="AC69" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AC69" s="13"/>
       <c r="AD69" s="13"/>
       <c r="AE69" s="13"/>
       <c r="AF69" s="13"/>
       <c r="AG69" s="13"/>
       <c r="AH69" s="13"/>
       <c r="AI69" s="13"/>
       <c r="AJ69" s="13"/>
       <c r="AK69" s="13"/>
       <c r="AL69" s="13"/>
       <c r="AM69" s="13"/>
       <c r="AN69" s="13"/>
       <c r="AO69" s="13"/>
-      <c r="AP69" s="13"/>
+      <c r="AP69" s="13" t="s">
+        <v>5</v>
+      </c>
       <c r="AQ69" s="13"/>
       <c r="AR69" s="13"/>
       <c r="AS69" s="13"/>
       <c r="AT69" s="13"/>
       <c r="AU69" s="13"/>
       <c r="AV69" s="13"/>
       <c r="AW69" s="13"/>
       <c r="AX69" s="13"/>
       <c r="AY69" s="13"/>
       <c r="AZ69" s="13"/>
       <c r="BA69" s="13"/>
       <c r="BB69" s="13"/>
       <c r="BC69" s="13"/>
       <c r="BD69" s="13"/>
       <c r="BE69" s="13"/>
       <c r="BF69" s="13"/>
       <c r="BG69" s="13"/>
       <c r="BH69" s="13"/>
       <c r="BI69" s="13"/>
       <c r="BJ69" s="13"/>
       <c r="BK69" s="7"/>
       <c r="BL69" s="7"/>
       <c r="BM69" s="7"/>
       <c r="BN69" s="7"/>
       <c r="BO69" s="7"/>
@@ -10577,115 +10580,115 @@
       <c r="CZ69" s="1"/>
       <c r="DA69" s="1"/>
       <c r="DB69" s="1"/>
       <c r="DC69" s="1"/>
       <c r="DD69" s="1"/>
       <c r="DE69" s="1"/>
       <c r="DF69" s="1"/>
       <c r="DG69" s="1"/>
       <c r="DH69" s="1"/>
       <c r="DI69" s="1"/>
       <c r="DJ69" s="1"/>
       <c r="DK69" s="1"/>
       <c r="DL69" s="1"/>
       <c r="DM69" s="1"/>
       <c r="DN69" s="1"/>
       <c r="DO69" s="1"/>
       <c r="DP69" s="1"/>
       <c r="DQ69" s="1"/>
       <c r="DR69" s="1"/>
       <c r="DS69" s="1"/>
       <c r="DT69" s="1"/>
       <c r="DU69" s="1"/>
     </row>
     <row r="70" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="15" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="B70" s="5"/>
       <c r="C70" s="7"/>
-      <c r="D70" s="7"/>
-[...9 lines deleted...]
-      <c r="N70" s="7" t="s">
+      <c r="D70" s="13"/>
+      <c r="E70" s="13"/>
+      <c r="F70" s="13"/>
+      <c r="G70" s="13"/>
+      <c r="H70" s="13"/>
+      <c r="I70" s="13"/>
+      <c r="J70" s="13"/>
+      <c r="K70" s="13"/>
+      <c r="L70" s="13"/>
+      <c r="M70" s="13"/>
+      <c r="N70" s="13"/>
+      <c r="O70" s="13"/>
+      <c r="P70" s="13"/>
+      <c r="Q70" s="13"/>
+      <c r="R70" s="13"/>
+      <c r="S70" s="13"/>
+      <c r="T70" s="13"/>
+      <c r="U70" s="13"/>
+      <c r="V70" s="13"/>
+      <c r="W70" s="13"/>
+      <c r="X70" s="13"/>
+      <c r="Y70" s="13"/>
+      <c r="Z70" s="13"/>
+      <c r="AA70" s="13"/>
+      <c r="AB70" s="13"/>
+      <c r="AC70" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="O70" s="7"/>
-[...46 lines deleted...]
-      <c r="BJ70" s="7"/>
+      <c r="AD70" s="13"/>
+      <c r="AE70" s="13"/>
+      <c r="AF70" s="13"/>
+      <c r="AG70" s="13"/>
+      <c r="AH70" s="13"/>
+      <c r="AI70" s="13"/>
+      <c r="AJ70" s="13"/>
+      <c r="AK70" s="13"/>
+      <c r="AL70" s="13"/>
+      <c r="AM70" s="13"/>
+      <c r="AN70" s="13"/>
+      <c r="AO70" s="13"/>
+      <c r="AP70" s="13"/>
+      <c r="AQ70" s="13"/>
+      <c r="AR70" s="13"/>
+      <c r="AS70" s="13"/>
+      <c r="AT70" s="13"/>
+      <c r="AU70" s="13"/>
+      <c r="AV70" s="13"/>
+      <c r="AW70" s="13"/>
+      <c r="AX70" s="13"/>
+      <c r="AY70" s="13"/>
+      <c r="AZ70" s="13"/>
+      <c r="BA70" s="13"/>
+      <c r="BB70" s="13"/>
+      <c r="BC70" s="13"/>
+      <c r="BD70" s="13"/>
+      <c r="BE70" s="13"/>
+      <c r="BF70" s="13"/>
+      <c r="BG70" s="13"/>
+      <c r="BH70" s="13"/>
+      <c r="BI70" s="13"/>
+      <c r="BJ70" s="13"/>
       <c r="BK70" s="7"/>
       <c r="BL70" s="7"/>
       <c r="BM70" s="7"/>
       <c r="BN70" s="7"/>
       <c r="BO70" s="7"/>
       <c r="BP70" s="7"/>
       <c r="BQ70" s="7"/>
       <c r="BR70" s="7"/>
       <c r="BS70" s="6"/>
       <c r="BT70" s="6"/>
       <c r="BU70" s="1"/>
       <c r="BV70" s="1"/>
       <c r="BW70" s="1"/>
       <c r="BX70" s="1"/>
       <c r="BY70" s="1"/>
       <c r="BZ70" s="1"/>
       <c r="CA70" s="1"/>
       <c r="CB70" s="1"/>
       <c r="CC70" s="1"/>
       <c r="CD70" s="1"/>
       <c r="CE70" s="1"/>
       <c r="CF70" s="1"/>
       <c r="CG70" s="1"/>
       <c r="CH70" s="1"/>
       <c r="CI70" s="1"/>
@@ -10708,84 +10711,84 @@
       <c r="CZ70" s="1"/>
       <c r="DA70" s="1"/>
       <c r="DB70" s="1"/>
       <c r="DC70" s="1"/>
       <c r="DD70" s="1"/>
       <c r="DE70" s="1"/>
       <c r="DF70" s="1"/>
       <c r="DG70" s="1"/>
       <c r="DH70" s="1"/>
       <c r="DI70" s="1"/>
       <c r="DJ70" s="1"/>
       <c r="DK70" s="1"/>
       <c r="DL70" s="1"/>
       <c r="DM70" s="1"/>
       <c r="DN70" s="1"/>
       <c r="DO70" s="1"/>
       <c r="DP70" s="1"/>
       <c r="DQ70" s="1"/>
       <c r="DR70" s="1"/>
       <c r="DS70" s="1"/>
       <c r="DT70" s="1"/>
       <c r="DU70" s="1"/>
     </row>
     <row r="71" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="15" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="B71" s="5"/>
       <c r="C71" s="7"/>
       <c r="D71" s="7"/>
       <c r="E71" s="7"/>
       <c r="F71" s="7"/>
       <c r="G71" s="7"/>
       <c r="H71" s="7"/>
       <c r="I71" s="7"/>
       <c r="J71" s="7"/>
       <c r="K71" s="7"/>
       <c r="L71" s="7"/>
       <c r="M71" s="7"/>
-      <c r="N71" s="7"/>
+      <c r="N71" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="O71" s="7"/>
       <c r="P71" s="7"/>
       <c r="Q71" s="7"/>
       <c r="R71" s="7"/>
       <c r="S71" s="7"/>
       <c r="T71" s="7"/>
       <c r="U71" s="7"/>
       <c r="V71" s="7"/>
       <c r="W71" s="7"/>
       <c r="X71" s="7"/>
       <c r="Y71" s="7"/>
       <c r="Z71" s="7"/>
       <c r="AA71" s="7"/>
       <c r="AB71" s="7"/>
       <c r="AC71" s="7"/>
       <c r="AD71" s="7"/>
-      <c r="AE71" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AE71" s="7"/>
       <c r="AF71" s="7"/>
       <c r="AG71" s="7"/>
       <c r="AH71" s="7"/>
       <c r="AI71" s="7"/>
       <c r="AJ71" s="7"/>
       <c r="AK71" s="7"/>
       <c r="AL71" s="7"/>
       <c r="AM71" s="7"/>
       <c r="AN71" s="7"/>
       <c r="AO71" s="7"/>
       <c r="AP71" s="7"/>
       <c r="AQ71" s="7"/>
       <c r="AR71" s="7"/>
       <c r="AS71" s="7"/>
       <c r="AT71" s="7"/>
       <c r="AU71" s="7"/>
       <c r="AV71" s="7"/>
       <c r="AW71" s="7"/>
       <c r="AX71" s="7"/>
       <c r="AY71" s="7"/>
       <c r="AZ71" s="7"/>
       <c r="BA71" s="7"/>
       <c r="BB71" s="7"/>
       <c r="BC71" s="7"/>
       <c r="BD71" s="7"/>
@@ -10839,84 +10842,84 @@
       <c r="CZ71" s="1"/>
       <c r="DA71" s="1"/>
       <c r="DB71" s="1"/>
       <c r="DC71" s="1"/>
       <c r="DD71" s="1"/>
       <c r="DE71" s="1"/>
       <c r="DF71" s="1"/>
       <c r="DG71" s="1"/>
       <c r="DH71" s="1"/>
       <c r="DI71" s="1"/>
       <c r="DJ71" s="1"/>
       <c r="DK71" s="1"/>
       <c r="DL71" s="1"/>
       <c r="DM71" s="1"/>
       <c r="DN71" s="1"/>
       <c r="DO71" s="1"/>
       <c r="DP71" s="1"/>
       <c r="DQ71" s="1"/>
       <c r="DR71" s="1"/>
       <c r="DS71" s="1"/>
       <c r="DT71" s="1"/>
       <c r="DU71" s="1"/>
     </row>
     <row r="72" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B72" s="5"/>
       <c r="C72" s="7"/>
       <c r="D72" s="7"/>
       <c r="E72" s="7"/>
       <c r="F72" s="7"/>
       <c r="G72" s="7"/>
       <c r="H72" s="7"/>
       <c r="I72" s="7"/>
       <c r="J72" s="7"/>
       <c r="K72" s="7"/>
       <c r="L72" s="7"/>
       <c r="M72" s="7"/>
       <c r="N72" s="7"/>
       <c r="O72" s="7"/>
       <c r="P72" s="7"/>
       <c r="Q72" s="7"/>
       <c r="R72" s="7"/>
       <c r="S72" s="7"/>
       <c r="T72" s="7"/>
       <c r="U72" s="7"/>
-      <c r="V72" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V72" s="7"/>
       <c r="W72" s="7"/>
       <c r="X72" s="7"/>
       <c r="Y72" s="7"/>
       <c r="Z72" s="7"/>
       <c r="AA72" s="7"/>
       <c r="AB72" s="7"/>
       <c r="AC72" s="7"/>
       <c r="AD72" s="7"/>
-      <c r="AE72" s="7"/>
+      <c r="AE72" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="AF72" s="7"/>
       <c r="AG72" s="7"/>
       <c r="AH72" s="7"/>
       <c r="AI72" s="7"/>
       <c r="AJ72" s="7"/>
       <c r="AK72" s="7"/>
       <c r="AL72" s="7"/>
       <c r="AM72" s="7"/>
       <c r="AN72" s="7"/>
       <c r="AO72" s="7"/>
       <c r="AP72" s="7"/>
       <c r="AQ72" s="7"/>
       <c r="AR72" s="7"/>
       <c r="AS72" s="7"/>
       <c r="AT72" s="7"/>
       <c r="AU72" s="7"/>
       <c r="AV72" s="7"/>
       <c r="AW72" s="7"/>
       <c r="AX72" s="7"/>
       <c r="AY72" s="7"/>
       <c r="AZ72" s="7"/>
       <c r="BA72" s="7"/>
       <c r="BB72" s="7"/>
       <c r="BC72" s="7"/>
       <c r="BD72" s="7"/>
@@ -10970,51 +10973,51 @@
       <c r="CZ72" s="1"/>
       <c r="DA72" s="1"/>
       <c r="DB72" s="1"/>
       <c r="DC72" s="1"/>
       <c r="DD72" s="1"/>
       <c r="DE72" s="1"/>
       <c r="DF72" s="1"/>
       <c r="DG72" s="1"/>
       <c r="DH72" s="1"/>
       <c r="DI72" s="1"/>
       <c r="DJ72" s="1"/>
       <c r="DK72" s="1"/>
       <c r="DL72" s="1"/>
       <c r="DM72" s="1"/>
       <c r="DN72" s="1"/>
       <c r="DO72" s="1"/>
       <c r="DP72" s="1"/>
       <c r="DQ72" s="1"/>
       <c r="DR72" s="1"/>
       <c r="DS72" s="1"/>
       <c r="DT72" s="1"/>
       <c r="DU72" s="1"/>
     </row>
     <row r="73" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="15" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B73" s="5"/>
       <c r="C73" s="7"/>
       <c r="D73" s="7"/>
       <c r="E73" s="7"/>
       <c r="F73" s="7"/>
       <c r="G73" s="7"/>
       <c r="H73" s="7"/>
       <c r="I73" s="7"/>
       <c r="J73" s="7"/>
       <c r="K73" s="7"/>
       <c r="L73" s="7"/>
       <c r="M73" s="7"/>
       <c r="N73" s="7"/>
       <c r="O73" s="7"/>
       <c r="P73" s="7"/>
       <c r="Q73" s="7"/>
       <c r="R73" s="7"/>
       <c r="S73" s="7"/>
       <c r="T73" s="7"/>
       <c r="U73" s="7"/>
       <c r="V73" s="7" t="s">
         <v>5</v>
       </c>
       <c r="W73" s="7"/>
@@ -11101,84 +11104,84 @@
       <c r="CZ73" s="1"/>
       <c r="DA73" s="1"/>
       <c r="DB73" s="1"/>
       <c r="DC73" s="1"/>
       <c r="DD73" s="1"/>
       <c r="DE73" s="1"/>
       <c r="DF73" s="1"/>
       <c r="DG73" s="1"/>
       <c r="DH73" s="1"/>
       <c r="DI73" s="1"/>
       <c r="DJ73" s="1"/>
       <c r="DK73" s="1"/>
       <c r="DL73" s="1"/>
       <c r="DM73" s="1"/>
       <c r="DN73" s="1"/>
       <c r="DO73" s="1"/>
       <c r="DP73" s="1"/>
       <c r="DQ73" s="1"/>
       <c r="DR73" s="1"/>
       <c r="DS73" s="1"/>
       <c r="DT73" s="1"/>
       <c r="DU73" s="1"/>
     </row>
     <row r="74" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="15" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B74" s="5"/>
       <c r="C74" s="7"/>
       <c r="D74" s="7"/>
       <c r="E74" s="7"/>
       <c r="F74" s="7"/>
       <c r="G74" s="7"/>
       <c r="H74" s="7"/>
       <c r="I74" s="7"/>
       <c r="J74" s="7"/>
       <c r="K74" s="7"/>
       <c r="L74" s="7"/>
       <c r="M74" s="7"/>
       <c r="N74" s="7"/>
       <c r="O74" s="7"/>
       <c r="P74" s="7"/>
       <c r="Q74" s="7"/>
       <c r="R74" s="7"/>
       <c r="S74" s="7"/>
       <c r="T74" s="7"/>
       <c r="U74" s="7"/>
-      <c r="V74" s="7"/>
+      <c r="V74" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="W74" s="7"/>
       <c r="X74" s="7"/>
       <c r="Y74" s="7"/>
       <c r="Z74" s="7"/>
       <c r="AA74" s="7"/>
       <c r="AB74" s="7"/>
       <c r="AC74" s="7"/>
       <c r="AD74" s="7"/>
-      <c r="AE74" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AE74" s="7"/>
       <c r="AF74" s="7"/>
       <c r="AG74" s="7"/>
       <c r="AH74" s="7"/>
       <c r="AI74" s="7"/>
       <c r="AJ74" s="7"/>
       <c r="AK74" s="7"/>
       <c r="AL74" s="7"/>
       <c r="AM74" s="7"/>
       <c r="AN74" s="7"/>
       <c r="AO74" s="7"/>
       <c r="AP74" s="7"/>
       <c r="AQ74" s="7"/>
       <c r="AR74" s="7"/>
       <c r="AS74" s="7"/>
       <c r="AT74" s="7"/>
       <c r="AU74" s="7"/>
       <c r="AV74" s="7"/>
       <c r="AW74" s="7"/>
       <c r="AX74" s="7"/>
       <c r="AY74" s="7"/>
       <c r="AZ74" s="7"/>
       <c r="BA74" s="7"/>
       <c r="BB74" s="7"/>
       <c r="BC74" s="7"/>
       <c r="BD74" s="7"/>
@@ -11232,84 +11235,84 @@
       <c r="CZ74" s="1"/>
       <c r="DA74" s="1"/>
       <c r="DB74" s="1"/>
       <c r="DC74" s="1"/>
       <c r="DD74" s="1"/>
       <c r="DE74" s="1"/>
       <c r="DF74" s="1"/>
       <c r="DG74" s="1"/>
       <c r="DH74" s="1"/>
       <c r="DI74" s="1"/>
       <c r="DJ74" s="1"/>
       <c r="DK74" s="1"/>
       <c r="DL74" s="1"/>
       <c r="DM74" s="1"/>
       <c r="DN74" s="1"/>
       <c r="DO74" s="1"/>
       <c r="DP74" s="1"/>
       <c r="DQ74" s="1"/>
       <c r="DR74" s="1"/>
       <c r="DS74" s="1"/>
       <c r="DT74" s="1"/>
       <c r="DU74" s="1"/>
     </row>
     <row r="75" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="15" t="s">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="B75" s="5"/>
       <c r="C75" s="7"/>
       <c r="D75" s="7"/>
       <c r="E75" s="7"/>
       <c r="F75" s="7"/>
       <c r="G75" s="7"/>
       <c r="H75" s="7"/>
       <c r="I75" s="7"/>
       <c r="J75" s="7"/>
       <c r="K75" s="7"/>
       <c r="L75" s="7"/>
       <c r="M75" s="7"/>
-      <c r="N75" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N75" s="7"/>
       <c r="O75" s="7"/>
       <c r="P75" s="7"/>
       <c r="Q75" s="7"/>
       <c r="R75" s="7"/>
       <c r="S75" s="7"/>
       <c r="T75" s="7"/>
       <c r="U75" s="7"/>
       <c r="V75" s="7"/>
       <c r="W75" s="7"/>
       <c r="X75" s="7"/>
       <c r="Y75" s="7"/>
       <c r="Z75" s="7"/>
       <c r="AA75" s="7"/>
       <c r="AB75" s="7"/>
       <c r="AC75" s="7"/>
       <c r="AD75" s="7"/>
-      <c r="AE75" s="7"/>
+      <c r="AE75" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="AF75" s="7"/>
       <c r="AG75" s="7"/>
       <c r="AH75" s="7"/>
       <c r="AI75" s="7"/>
       <c r="AJ75" s="7"/>
       <c r="AK75" s="7"/>
       <c r="AL75" s="7"/>
       <c r="AM75" s="7"/>
       <c r="AN75" s="7"/>
       <c r="AO75" s="7"/>
       <c r="AP75" s="7"/>
       <c r="AQ75" s="7"/>
       <c r="AR75" s="7"/>
       <c r="AS75" s="7"/>
       <c r="AT75" s="7"/>
       <c r="AU75" s="7"/>
       <c r="AV75" s="7"/>
       <c r="AW75" s="7"/>
       <c r="AX75" s="7"/>
       <c r="AY75" s="7"/>
       <c r="AZ75" s="7"/>
       <c r="BA75" s="7"/>
       <c r="BB75" s="7"/>
       <c r="BC75" s="7"/>
       <c r="BD75" s="7"/>
@@ -11363,75 +11366,75 @@
       <c r="CZ75" s="1"/>
       <c r="DA75" s="1"/>
       <c r="DB75" s="1"/>
       <c r="DC75" s="1"/>
       <c r="DD75" s="1"/>
       <c r="DE75" s="1"/>
       <c r="DF75" s="1"/>
       <c r="DG75" s="1"/>
       <c r="DH75" s="1"/>
       <c r="DI75" s="1"/>
       <c r="DJ75" s="1"/>
       <c r="DK75" s="1"/>
       <c r="DL75" s="1"/>
       <c r="DM75" s="1"/>
       <c r="DN75" s="1"/>
       <c r="DO75" s="1"/>
       <c r="DP75" s="1"/>
       <c r="DQ75" s="1"/>
       <c r="DR75" s="1"/>
       <c r="DS75" s="1"/>
       <c r="DT75" s="1"/>
       <c r="DU75" s="1"/>
     </row>
     <row r="76" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="15" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B76" s="5"/>
       <c r="C76" s="7"/>
       <c r="D76" s="7"/>
       <c r="E76" s="7"/>
       <c r="F76" s="7"/>
       <c r="G76" s="7"/>
       <c r="H76" s="7"/>
       <c r="I76" s="7"/>
       <c r="J76" s="7"/>
       <c r="K76" s="7"/>
       <c r="L76" s="7"/>
       <c r="M76" s="7"/>
-      <c r="N76" s="7"/>
+      <c r="N76" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="O76" s="7"/>
       <c r="P76" s="7"/>
       <c r="Q76" s="7"/>
       <c r="R76" s="7"/>
       <c r="S76" s="7"/>
       <c r="T76" s="7"/>
       <c r="U76" s="7"/>
-      <c r="V76" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V76" s="7"/>
       <c r="W76" s="7"/>
       <c r="X76" s="7"/>
       <c r="Y76" s="7"/>
       <c r="Z76" s="7"/>
       <c r="AA76" s="7"/>
       <c r="AB76" s="7"/>
       <c r="AC76" s="7"/>
       <c r="AD76" s="7"/>
       <c r="AE76" s="7"/>
       <c r="AF76" s="7"/>
       <c r="AG76" s="7"/>
       <c r="AH76" s="7"/>
       <c r="AI76" s="7"/>
       <c r="AJ76" s="7"/>
       <c r="AK76" s="7"/>
       <c r="AL76" s="7"/>
       <c r="AM76" s="7"/>
       <c r="AN76" s="7"/>
       <c r="AO76" s="7"/>
       <c r="AP76" s="7"/>
       <c r="AQ76" s="7"/>
       <c r="AR76" s="7"/>
       <c r="AS76" s="7"/>
       <c r="AT76" s="7"/>
       <c r="AU76" s="7"/>
@@ -11494,85 +11497,85 @@
       <c r="CZ76" s="1"/>
       <c r="DA76" s="1"/>
       <c r="DB76" s="1"/>
       <c r="DC76" s="1"/>
       <c r="DD76" s="1"/>
       <c r="DE76" s="1"/>
       <c r="DF76" s="1"/>
       <c r="DG76" s="1"/>
       <c r="DH76" s="1"/>
       <c r="DI76" s="1"/>
       <c r="DJ76" s="1"/>
       <c r="DK76" s="1"/>
       <c r="DL76" s="1"/>
       <c r="DM76" s="1"/>
       <c r="DN76" s="1"/>
       <c r="DO76" s="1"/>
       <c r="DP76" s="1"/>
       <c r="DQ76" s="1"/>
       <c r="DR76" s="1"/>
       <c r="DS76" s="1"/>
       <c r="DT76" s="1"/>
       <c r="DU76" s="1"/>
     </row>
     <row r="77" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="15" t="s">
-        <v>103</v>
+        <v>52</v>
       </c>
       <c r="B77" s="5"/>
       <c r="C77" s="7"/>
       <c r="D77" s="7"/>
       <c r="E77" s="7"/>
       <c r="F77" s="7"/>
       <c r="G77" s="7"/>
       <c r="H77" s="7"/>
       <c r="I77" s="7"/>
       <c r="J77" s="7"/>
       <c r="K77" s="7"/>
       <c r="L77" s="7"/>
       <c r="M77" s="7"/>
       <c r="N77" s="7"/>
       <c r="O77" s="7"/>
       <c r="P77" s="7"/>
       <c r="Q77" s="7"/>
       <c r="R77" s="7"/>
       <c r="S77" s="7"/>
       <c r="T77" s="7"/>
       <c r="U77" s="7"/>
-      <c r="V77" s="7"/>
+      <c r="V77" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="W77" s="7"/>
       <c r="X77" s="7"/>
       <c r="Y77" s="7"/>
       <c r="Z77" s="7"/>
       <c r="AA77" s="7"/>
       <c r="AB77" s="7"/>
       <c r="AC77" s="7"/>
       <c r="AD77" s="7"/>
       <c r="AE77" s="7"/>
-      <c r="AF77" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AF77" s="7"/>
       <c r="AG77" s="7"/>
       <c r="AH77" s="7"/>
       <c r="AI77" s="7"/>
       <c r="AJ77" s="7"/>
       <c r="AK77" s="7"/>
       <c r="AL77" s="7"/>
       <c r="AM77" s="7"/>
       <c r="AN77" s="7"/>
       <c r="AO77" s="7"/>
       <c r="AP77" s="7"/>
       <c r="AQ77" s="7"/>
       <c r="AR77" s="7"/>
       <c r="AS77" s="7"/>
       <c r="AT77" s="7"/>
       <c r="AU77" s="7"/>
       <c r="AV77" s="7"/>
       <c r="AW77" s="7"/>
       <c r="AX77" s="7"/>
       <c r="AY77" s="7"/>
       <c r="AZ77" s="7"/>
       <c r="BA77" s="7"/>
       <c r="BB77" s="7"/>
       <c r="BC77" s="7"/>
       <c r="BD77" s="7"/>
       <c r="BE77" s="7"/>
@@ -11625,85 +11628,85 @@
       <c r="CZ77" s="1"/>
       <c r="DA77" s="1"/>
       <c r="DB77" s="1"/>
       <c r="DC77" s="1"/>
       <c r="DD77" s="1"/>
       <c r="DE77" s="1"/>
       <c r="DF77" s="1"/>
       <c r="DG77" s="1"/>
       <c r="DH77" s="1"/>
       <c r="DI77" s="1"/>
       <c r="DJ77" s="1"/>
       <c r="DK77" s="1"/>
       <c r="DL77" s="1"/>
       <c r="DM77" s="1"/>
       <c r="DN77" s="1"/>
       <c r="DO77" s="1"/>
       <c r="DP77" s="1"/>
       <c r="DQ77" s="1"/>
       <c r="DR77" s="1"/>
       <c r="DS77" s="1"/>
       <c r="DT77" s="1"/>
       <c r="DU77" s="1"/>
     </row>
     <row r="78" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="15" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B78" s="5"/>
       <c r="C78" s="7"/>
       <c r="D78" s="7"/>
       <c r="E78" s="7"/>
       <c r="F78" s="7"/>
       <c r="G78" s="7"/>
       <c r="H78" s="7"/>
       <c r="I78" s="7"/>
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
       <c r="O78" s="7"/>
       <c r="P78" s="7"/>
       <c r="Q78" s="7"/>
       <c r="R78" s="7"/>
       <c r="S78" s="7"/>
       <c r="T78" s="7"/>
       <c r="U78" s="7"/>
       <c r="V78" s="7"/>
       <c r="W78" s="7"/>
       <c r="X78" s="7"/>
       <c r="Y78" s="7"/>
       <c r="Z78" s="7"/>
       <c r="AA78" s="7"/>
       <c r="AB78" s="7"/>
       <c r="AC78" s="7"/>
       <c r="AD78" s="7"/>
-      <c r="AE78" s="7" t="s">
+      <c r="AE78" s="7"/>
+      <c r="AF78" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="AF78" s="7"/>
       <c r="AG78" s="7"/>
       <c r="AH78" s="7"/>
       <c r="AI78" s="7"/>
       <c r="AJ78" s="7"/>
       <c r="AK78" s="7"/>
       <c r="AL78" s="7"/>
       <c r="AM78" s="7"/>
       <c r="AN78" s="7"/>
       <c r="AO78" s="7"/>
       <c r="AP78" s="7"/>
       <c r="AQ78" s="7"/>
       <c r="AR78" s="7"/>
       <c r="AS78" s="7"/>
       <c r="AT78" s="7"/>
       <c r="AU78" s="7"/>
       <c r="AV78" s="7"/>
       <c r="AW78" s="7"/>
       <c r="AX78" s="7"/>
       <c r="AY78" s="7"/>
       <c r="AZ78" s="7"/>
       <c r="BA78" s="7"/>
       <c r="BB78" s="7"/>
       <c r="BC78" s="7"/>
       <c r="BD78" s="7"/>
       <c r="BE78" s="7"/>
@@ -11755,86 +11758,86 @@
       <c r="CY78" s="1"/>
       <c r="CZ78" s="1"/>
       <c r="DA78" s="1"/>
       <c r="DB78" s="1"/>
       <c r="DC78" s="1"/>
       <c r="DD78" s="1"/>
       <c r="DE78" s="1"/>
       <c r="DF78" s="1"/>
       <c r="DG78" s="1"/>
       <c r="DH78" s="1"/>
       <c r="DI78" s="1"/>
       <c r="DJ78" s="1"/>
       <c r="DK78" s="1"/>
       <c r="DL78" s="1"/>
       <c r="DM78" s="1"/>
       <c r="DN78" s="1"/>
       <c r="DO78" s="1"/>
       <c r="DP78" s="1"/>
       <c r="DQ78" s="1"/>
       <c r="DR78" s="1"/>
       <c r="DS78" s="1"/>
       <c r="DT78" s="1"/>
       <c r="DU78" s="1"/>
     </row>
     <row r="79" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B79" s="20"/>
+      <c r="A79" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="B79" s="5"/>
       <c r="C79" s="7"/>
       <c r="D79" s="7"/>
       <c r="E79" s="7"/>
       <c r="F79" s="7"/>
       <c r="G79" s="7"/>
       <c r="H79" s="7"/>
       <c r="I79" s="7"/>
       <c r="J79" s="7"/>
       <c r="K79" s="7"/>
       <c r="L79" s="7"/>
       <c r="M79" s="7"/>
       <c r="N79" s="7"/>
       <c r="O79" s="7"/>
       <c r="P79" s="7"/>
       <c r="Q79" s="7"/>
       <c r="R79" s="7"/>
       <c r="S79" s="7"/>
       <c r="T79" s="7"/>
       <c r="U79" s="7"/>
       <c r="V79" s="7"/>
       <c r="W79" s="7"/>
       <c r="X79" s="7"/>
       <c r="Y79" s="7"/>
       <c r="Z79" s="7"/>
       <c r="AA79" s="7"/>
       <c r="AB79" s="7"/>
       <c r="AC79" s="7"/>
       <c r="AD79" s="7"/>
-      <c r="AE79" s="7"/>
-      <c r="AF79" s="7" t="s">
+      <c r="AE79" s="7" t="s">
         <v>5</v>
       </c>
+      <c r="AF79" s="7"/>
       <c r="AG79" s="7"/>
       <c r="AH79" s="7"/>
       <c r="AI79" s="7"/>
       <c r="AJ79" s="7"/>
       <c r="AK79" s="7"/>
       <c r="AL79" s="7"/>
       <c r="AM79" s="7"/>
       <c r="AN79" s="7"/>
       <c r="AO79" s="7"/>
       <c r="AP79" s="7"/>
       <c r="AQ79" s="7"/>
       <c r="AR79" s="7"/>
       <c r="AS79" s="7"/>
       <c r="AT79" s="7"/>
       <c r="AU79" s="7"/>
       <c r="AV79" s="7"/>
       <c r="AW79" s="7"/>
       <c r="AX79" s="7"/>
       <c r="AY79" s="7"/>
       <c r="AZ79" s="7"/>
       <c r="BA79" s="7"/>
       <c r="BB79" s="7"/>
       <c r="BC79" s="7"/>
       <c r="BD79" s="7"/>
       <c r="BE79" s="7"/>
@@ -11887,85 +11890,85 @@
       <c r="CZ79" s="1"/>
       <c r="DA79" s="1"/>
       <c r="DB79" s="1"/>
       <c r="DC79" s="1"/>
       <c r="DD79" s="1"/>
       <c r="DE79" s="1"/>
       <c r="DF79" s="1"/>
       <c r="DG79" s="1"/>
       <c r="DH79" s="1"/>
       <c r="DI79" s="1"/>
       <c r="DJ79" s="1"/>
       <c r="DK79" s="1"/>
       <c r="DL79" s="1"/>
       <c r="DM79" s="1"/>
       <c r="DN79" s="1"/>
       <c r="DO79" s="1"/>
       <c r="DP79" s="1"/>
       <c r="DQ79" s="1"/>
       <c r="DR79" s="1"/>
       <c r="DS79" s="1"/>
       <c r="DT79" s="1"/>
       <c r="DU79" s="1"/>
     </row>
     <row r="80" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B80" s="20"/>
       <c r="C80" s="7"/>
       <c r="D80" s="7"/>
       <c r="E80" s="7"/>
       <c r="F80" s="7"/>
       <c r="G80" s="7"/>
       <c r="H80" s="7"/>
       <c r="I80" s="7"/>
       <c r="J80" s="7"/>
       <c r="K80" s="7"/>
       <c r="L80" s="7"/>
       <c r="M80" s="7"/>
       <c r="N80" s="7"/>
       <c r="O80" s="7"/>
       <c r="P80" s="7"/>
       <c r="Q80" s="7"/>
       <c r="R80" s="7"/>
       <c r="S80" s="7"/>
       <c r="T80" s="7"/>
       <c r="U80" s="7"/>
       <c r="V80" s="7"/>
       <c r="W80" s="7"/>
       <c r="X80" s="7"/>
       <c r="Y80" s="7"/>
       <c r="Z80" s="7"/>
       <c r="AA80" s="7"/>
       <c r="AB80" s="7"/>
       <c r="AC80" s="7"/>
       <c r="AD80" s="7"/>
-      <c r="AE80" s="7" t="s">
+      <c r="AE80" s="7"/>
+      <c r="AF80" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="AF80" s="7"/>
       <c r="AG80" s="7"/>
       <c r="AH80" s="7"/>
       <c r="AI80" s="7"/>
       <c r="AJ80" s="7"/>
       <c r="AK80" s="7"/>
       <c r="AL80" s="7"/>
       <c r="AM80" s="7"/>
       <c r="AN80" s="7"/>
       <c r="AO80" s="7"/>
       <c r="AP80" s="7"/>
       <c r="AQ80" s="7"/>
       <c r="AR80" s="7"/>
       <c r="AS80" s="7"/>
       <c r="AT80" s="7"/>
       <c r="AU80" s="7"/>
       <c r="AV80" s="7"/>
       <c r="AW80" s="7"/>
       <c r="AX80" s="7"/>
       <c r="AY80" s="7"/>
       <c r="AZ80" s="7"/>
       <c r="BA80" s="7"/>
       <c r="BB80" s="7"/>
       <c r="BC80" s="7"/>
       <c r="BD80" s="7"/>
       <c r="BE80" s="7"/>
@@ -12017,85 +12020,85 @@
       <c r="CY80" s="1"/>
       <c r="CZ80" s="1"/>
       <c r="DA80" s="1"/>
       <c r="DB80" s="1"/>
       <c r="DC80" s="1"/>
       <c r="DD80" s="1"/>
       <c r="DE80" s="1"/>
       <c r="DF80" s="1"/>
       <c r="DG80" s="1"/>
       <c r="DH80" s="1"/>
       <c r="DI80" s="1"/>
       <c r="DJ80" s="1"/>
       <c r="DK80" s="1"/>
       <c r="DL80" s="1"/>
       <c r="DM80" s="1"/>
       <c r="DN80" s="1"/>
       <c r="DO80" s="1"/>
       <c r="DP80" s="1"/>
       <c r="DQ80" s="1"/>
       <c r="DR80" s="1"/>
       <c r="DS80" s="1"/>
       <c r="DT80" s="1"/>
       <c r="DU80" s="1"/>
     </row>
     <row r="81" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="15" t="s">
-        <v>151</v>
+      <c r="A81" s="16" t="s">
+        <v>153</v>
       </c>
       <c r="B81" s="20"/>
-      <c r="C81" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C81" s="7"/>
       <c r="D81" s="7"/>
       <c r="E81" s="7"/>
       <c r="F81" s="7"/>
       <c r="G81" s="7"/>
       <c r="H81" s="7"/>
       <c r="I81" s="7"/>
       <c r="J81" s="7"/>
       <c r="K81" s="7"/>
       <c r="L81" s="7"/>
       <c r="M81" s="7"/>
       <c r="N81" s="7"/>
       <c r="O81" s="7"/>
       <c r="P81" s="7"/>
       <c r="Q81" s="7"/>
       <c r="R81" s="7"/>
       <c r="S81" s="7"/>
       <c r="T81" s="7"/>
       <c r="U81" s="7"/>
       <c r="V81" s="7"/>
       <c r="W81" s="7"/>
       <c r="X81" s="7"/>
       <c r="Y81" s="7"/>
       <c r="Z81" s="7"/>
       <c r="AA81" s="7"/>
       <c r="AB81" s="7"/>
       <c r="AC81" s="7"/>
       <c r="AD81" s="7"/>
-      <c r="AE81" s="7"/>
+      <c r="AE81" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="AF81" s="7"/>
       <c r="AG81" s="7"/>
       <c r="AH81" s="7"/>
       <c r="AI81" s="7"/>
       <c r="AJ81" s="7"/>
       <c r="AK81" s="7"/>
       <c r="AL81" s="7"/>
       <c r="AM81" s="7"/>
       <c r="AN81" s="7"/>
       <c r="AO81" s="7"/>
       <c r="AP81" s="7"/>
       <c r="AQ81" s="7"/>
       <c r="AR81" s="7"/>
       <c r="AS81" s="7"/>
       <c r="AT81" s="7"/>
       <c r="AU81" s="7"/>
       <c r="AV81" s="7"/>
       <c r="AW81" s="7"/>
       <c r="AX81" s="7"/>
       <c r="AY81" s="7"/>
       <c r="AZ81" s="7"/>
       <c r="BA81" s="7"/>
       <c r="BB81" s="7"/>
       <c r="BC81" s="7"/>
       <c r="BD81" s="7"/>
@@ -12149,85 +12152,85 @@
       <c r="CZ81" s="1"/>
       <c r="DA81" s="1"/>
       <c r="DB81" s="1"/>
       <c r="DC81" s="1"/>
       <c r="DD81" s="1"/>
       <c r="DE81" s="1"/>
       <c r="DF81" s="1"/>
       <c r="DG81" s="1"/>
       <c r="DH81" s="1"/>
       <c r="DI81" s="1"/>
       <c r="DJ81" s="1"/>
       <c r="DK81" s="1"/>
       <c r="DL81" s="1"/>
       <c r="DM81" s="1"/>
       <c r="DN81" s="1"/>
       <c r="DO81" s="1"/>
       <c r="DP81" s="1"/>
       <c r="DQ81" s="1"/>
       <c r="DR81" s="1"/>
       <c r="DS81" s="1"/>
       <c r="DT81" s="1"/>
       <c r="DU81" s="1"/>
     </row>
     <row r="82" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="15" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="C82" s="7"/>
+        <v>151</v>
+      </c>
+      <c r="B82" s="20"/>
+      <c r="C82" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="D82" s="7"/>
       <c r="E82" s="7"/>
       <c r="F82" s="7"/>
       <c r="G82" s="7"/>
       <c r="H82" s="7"/>
       <c r="I82" s="7"/>
       <c r="J82" s="7"/>
       <c r="K82" s="7"/>
       <c r="L82" s="7"/>
       <c r="M82" s="7"/>
       <c r="N82" s="7"/>
       <c r="O82" s="7"/>
       <c r="P82" s="7"/>
       <c r="Q82" s="7"/>
       <c r="R82" s="7"/>
       <c r="S82" s="7"/>
       <c r="T82" s="7"/>
       <c r="U82" s="7"/>
       <c r="V82" s="7"/>
       <c r="W82" s="7"/>
       <c r="X82" s="7"/>
       <c r="Y82" s="7"/>
       <c r="Z82" s="7"/>
       <c r="AA82" s="7"/>
       <c r="AB82" s="7"/>
       <c r="AC82" s="7"/>
       <c r="AD82" s="7"/>
       <c r="AE82" s="7"/>
-      <c r="AF82" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AF82" s="7"/>
       <c r="AG82" s="7"/>
       <c r="AH82" s="7"/>
       <c r="AI82" s="7"/>
       <c r="AJ82" s="7"/>
       <c r="AK82" s="7"/>
       <c r="AL82" s="7"/>
       <c r="AM82" s="7"/>
       <c r="AN82" s="7"/>
       <c r="AO82" s="7"/>
       <c r="AP82" s="7"/>
       <c r="AQ82" s="7"/>
       <c r="AR82" s="7"/>
       <c r="AS82" s="7"/>
       <c r="AT82" s="7"/>
       <c r="AU82" s="7"/>
       <c r="AV82" s="7"/>
       <c r="AW82" s="7"/>
       <c r="AX82" s="7"/>
       <c r="AY82" s="7"/>
       <c r="AZ82" s="7"/>
       <c r="BA82" s="7"/>
       <c r="BB82" s="7"/>
       <c r="BC82" s="7"/>
       <c r="BD82" s="7"/>
       <c r="BE82" s="7"/>
@@ -12280,85 +12283,85 @@
       <c r="CZ82" s="1"/>
       <c r="DA82" s="1"/>
       <c r="DB82" s="1"/>
       <c r="DC82" s="1"/>
       <c r="DD82" s="1"/>
       <c r="DE82" s="1"/>
       <c r="DF82" s="1"/>
       <c r="DG82" s="1"/>
       <c r="DH82" s="1"/>
       <c r="DI82" s="1"/>
       <c r="DJ82" s="1"/>
       <c r="DK82" s="1"/>
       <c r="DL82" s="1"/>
       <c r="DM82" s="1"/>
       <c r="DN82" s="1"/>
       <c r="DO82" s="1"/>
       <c r="DP82" s="1"/>
       <c r="DQ82" s="1"/>
       <c r="DR82" s="1"/>
       <c r="DS82" s="1"/>
       <c r="DT82" s="1"/>
       <c r="DU82" s="1"/>
     </row>
     <row r="83" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="7"/>
       <c r="D83" s="7"/>
       <c r="E83" s="7"/>
       <c r="F83" s="7"/>
       <c r="G83" s="7"/>
       <c r="H83" s="7"/>
       <c r="I83" s="7"/>
       <c r="J83" s="7"/>
       <c r="K83" s="7"/>
       <c r="L83" s="7"/>
       <c r="M83" s="7"/>
       <c r="N83" s="7"/>
       <c r="O83" s="7"/>
       <c r="P83" s="7"/>
       <c r="Q83" s="7"/>
       <c r="R83" s="7"/>
       <c r="S83" s="7"/>
       <c r="T83" s="7"/>
       <c r="U83" s="7"/>
       <c r="V83" s="7"/>
       <c r="W83" s="7"/>
       <c r="X83" s="7"/>
       <c r="Y83" s="7"/>
       <c r="Z83" s="7"/>
       <c r="AA83" s="7"/>
       <c r="AB83" s="7"/>
       <c r="AC83" s="7"/>
       <c r="AD83" s="7"/>
-      <c r="AE83" s="7" t="s">
+      <c r="AE83" s="7"/>
+      <c r="AF83" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="AF83" s="7"/>
       <c r="AG83" s="7"/>
       <c r="AH83" s="7"/>
       <c r="AI83" s="7"/>
       <c r="AJ83" s="7"/>
       <c r="AK83" s="7"/>
       <c r="AL83" s="7"/>
       <c r="AM83" s="7"/>
       <c r="AN83" s="7"/>
       <c r="AO83" s="7"/>
       <c r="AP83" s="7"/>
       <c r="AQ83" s="7"/>
       <c r="AR83" s="7"/>
       <c r="AS83" s="7"/>
       <c r="AT83" s="7"/>
       <c r="AU83" s="7"/>
       <c r="AV83" s="7"/>
       <c r="AW83" s="7"/>
       <c r="AX83" s="7"/>
       <c r="AY83" s="7"/>
       <c r="AZ83" s="7"/>
       <c r="BA83" s="7"/>
       <c r="BB83" s="7"/>
       <c r="BC83" s="7"/>
       <c r="BD83" s="7"/>
       <c r="BE83" s="7"/>
@@ -12411,91 +12414,91 @@
       <c r="CZ83" s="1"/>
       <c r="DA83" s="1"/>
       <c r="DB83" s="1"/>
       <c r="DC83" s="1"/>
       <c r="DD83" s="1"/>
       <c r="DE83" s="1"/>
       <c r="DF83" s="1"/>
       <c r="DG83" s="1"/>
       <c r="DH83" s="1"/>
       <c r="DI83" s="1"/>
       <c r="DJ83" s="1"/>
       <c r="DK83" s="1"/>
       <c r="DL83" s="1"/>
       <c r="DM83" s="1"/>
       <c r="DN83" s="1"/>
       <c r="DO83" s="1"/>
       <c r="DP83" s="1"/>
       <c r="DQ83" s="1"/>
       <c r="DR83" s="1"/>
       <c r="DS83" s="1"/>
       <c r="DT83" s="1"/>
       <c r="DU83" s="1"/>
     </row>
     <row r="84" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="15" t="s">
-        <v>142</v>
+        <v>73</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="7"/>
       <c r="D84" s="7"/>
       <c r="E84" s="7"/>
       <c r="F84" s="7"/>
       <c r="G84" s="7"/>
       <c r="H84" s="7"/>
       <c r="I84" s="7"/>
       <c r="J84" s="7"/>
       <c r="K84" s="7"/>
       <c r="L84" s="7"/>
       <c r="M84" s="7"/>
       <c r="N84" s="7"/>
       <c r="O84" s="7"/>
       <c r="P84" s="7"/>
       <c r="Q84" s="7"/>
       <c r="R84" s="7"/>
       <c r="S84" s="7"/>
       <c r="T84" s="7"/>
       <c r="U84" s="7"/>
       <c r="V84" s="7"/>
       <c r="W84" s="7"/>
       <c r="X84" s="7"/>
       <c r="Y84" s="7"/>
       <c r="Z84" s="7"/>
       <c r="AA84" s="7"/>
       <c r="AB84" s="7"/>
       <c r="AC84" s="7"/>
       <c r="AD84" s="7"/>
-      <c r="AE84" s="7"/>
+      <c r="AE84" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="AF84" s="7"/>
       <c r="AG84" s="7"/>
       <c r="AH84" s="7"/>
       <c r="AI84" s="7"/>
       <c r="AJ84" s="7"/>
       <c r="AK84" s="7"/>
-      <c r="AL84" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AL84" s="7"/>
       <c r="AM84" s="7"/>
       <c r="AN84" s="7"/>
       <c r="AO84" s="7"/>
       <c r="AP84" s="7"/>
       <c r="AQ84" s="7"/>
       <c r="AR84" s="7"/>
       <c r="AS84" s="7"/>
       <c r="AT84" s="7"/>
       <c r="AU84" s="7"/>
       <c r="AV84" s="7"/>
       <c r="AW84" s="7"/>
       <c r="AX84" s="7"/>
       <c r="AY84" s="7"/>
       <c r="AZ84" s="7"/>
       <c r="BA84" s="7"/>
       <c r="BB84" s="7"/>
       <c r="BC84" s="7"/>
       <c r="BD84" s="7"/>
       <c r="BE84" s="7"/>
       <c r="BF84" s="7"/>
       <c r="BG84" s="7"/>
       <c r="BH84" s="7"/>
       <c r="BI84" s="7"/>
       <c r="BJ84" s="7"/>
       <c r="BK84" s="7"/>
@@ -12542,121 +12545,121 @@
       <c r="CZ84" s="1"/>
       <c r="DA84" s="1"/>
       <c r="DB84" s="1"/>
       <c r="DC84" s="1"/>
       <c r="DD84" s="1"/>
       <c r="DE84" s="1"/>
       <c r="DF84" s="1"/>
       <c r="DG84" s="1"/>
       <c r="DH84" s="1"/>
       <c r="DI84" s="1"/>
       <c r="DJ84" s="1"/>
       <c r="DK84" s="1"/>
       <c r="DL84" s="1"/>
       <c r="DM84" s="1"/>
       <c r="DN84" s="1"/>
       <c r="DO84" s="1"/>
       <c r="DP84" s="1"/>
       <c r="DQ84" s="1"/>
       <c r="DR84" s="1"/>
       <c r="DS84" s="1"/>
       <c r="DT84" s="1"/>
       <c r="DU84" s="1"/>
     </row>
     <row r="85" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="15" t="s">
-        <v>187</v>
+        <v>142</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="7"/>
       <c r="D85" s="7"/>
       <c r="E85" s="7"/>
       <c r="F85" s="7"/>
       <c r="G85" s="7"/>
       <c r="H85" s="7"/>
       <c r="I85" s="7"/>
       <c r="J85" s="7"/>
       <c r="K85" s="7"/>
       <c r="L85" s="7"/>
       <c r="M85" s="7"/>
       <c r="N85" s="7"/>
       <c r="O85" s="7"/>
       <c r="P85" s="7"/>
       <c r="Q85" s="7"/>
       <c r="R85" s="7"/>
       <c r="S85" s="7"/>
       <c r="T85" s="7"/>
       <c r="U85" s="7"/>
       <c r="V85" s="7"/>
       <c r="W85" s="7"/>
       <c r="X85" s="7"/>
       <c r="Y85" s="7"/>
       <c r="Z85" s="7"/>
       <c r="AA85" s="7"/>
       <c r="AB85" s="7"/>
       <c r="AC85" s="7"/>
       <c r="AD85" s="7"/>
       <c r="AE85" s="7"/>
       <c r="AF85" s="7"/>
       <c r="AG85" s="7"/>
       <c r="AH85" s="7"/>
       <c r="AI85" s="7"/>
       <c r="AJ85" s="7"/>
       <c r="AK85" s="7"/>
-      <c r="AL85" s="7"/>
+      <c r="AL85" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="AM85" s="7"/>
       <c r="AN85" s="7"/>
       <c r="AO85" s="7"/>
       <c r="AP85" s="7"/>
       <c r="AQ85" s="7"/>
       <c r="AR85" s="7"/>
       <c r="AS85" s="7"/>
       <c r="AT85" s="7"/>
       <c r="AU85" s="7"/>
       <c r="AV85" s="7"/>
       <c r="AW85" s="7"/>
       <c r="AX85" s="7"/>
       <c r="AY85" s="7"/>
       <c r="AZ85" s="7"/>
       <c r="BA85" s="7"/>
       <c r="BB85" s="7"/>
       <c r="BC85" s="7"/>
       <c r="BD85" s="7"/>
       <c r="BE85" s="7"/>
       <c r="BF85" s="7"/>
       <c r="BG85" s="7"/>
       <c r="BH85" s="7"/>
       <c r="BI85" s="7"/>
       <c r="BJ85" s="7"/>
       <c r="BK85" s="7"/>
       <c r="BL85" s="7"/>
       <c r="BM85" s="7"/>
       <c r="BN85" s="7"/>
       <c r="BO85" s="7"/>
-      <c r="BP85" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BP85" s="7"/>
       <c r="BQ85" s="7"/>
       <c r="BR85" s="7"/>
       <c r="BS85" s="6"/>
       <c r="BT85" s="6"/>
       <c r="BU85" s="1"/>
       <c r="BV85" s="1"/>
       <c r="BW85" s="1"/>
       <c r="BX85" s="1"/>
       <c r="BY85" s="1"/>
       <c r="BZ85" s="1"/>
       <c r="CA85" s="1"/>
       <c r="CB85" s="1"/>
       <c r="CC85" s="1"/>
       <c r="CD85" s="1"/>
       <c r="CE85" s="1"/>
       <c r="CF85" s="1"/>
       <c r="CG85" s="1"/>
       <c r="CH85" s="1"/>
       <c r="CI85" s="1"/>
       <c r="CJ85" s="1"/>
       <c r="CK85" s="1"/>
       <c r="CL85" s="1"/>
       <c r="CM85" s="1"/>
       <c r="CN85" s="1"/>
       <c r="CO85" s="1"/>
@@ -12673,121 +12676,121 @@
       <c r="CZ85" s="1"/>
       <c r="DA85" s="1"/>
       <c r="DB85" s="1"/>
       <c r="DC85" s="1"/>
       <c r="DD85" s="1"/>
       <c r="DE85" s="1"/>
       <c r="DF85" s="1"/>
       <c r="DG85" s="1"/>
       <c r="DH85" s="1"/>
       <c r="DI85" s="1"/>
       <c r="DJ85" s="1"/>
       <c r="DK85" s="1"/>
       <c r="DL85" s="1"/>
       <c r="DM85" s="1"/>
       <c r="DN85" s="1"/>
       <c r="DO85" s="1"/>
       <c r="DP85" s="1"/>
       <c r="DQ85" s="1"/>
       <c r="DR85" s="1"/>
       <c r="DS85" s="1"/>
       <c r="DT85" s="1"/>
       <c r="DU85" s="1"/>
     </row>
     <row r="86" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="15" t="s">
-        <v>126</v>
+        <v>187</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="7"/>
       <c r="D86" s="7"/>
       <c r="E86" s="7"/>
       <c r="F86" s="7"/>
       <c r="G86" s="7"/>
       <c r="H86" s="7"/>
       <c r="I86" s="7"/>
       <c r="J86" s="7"/>
       <c r="K86" s="7"/>
       <c r="L86" s="7"/>
       <c r="M86" s="7"/>
       <c r="N86" s="7"/>
       <c r="O86" s="7"/>
       <c r="P86" s="7"/>
       <c r="Q86" s="7"/>
       <c r="R86" s="7"/>
       <c r="S86" s="7"/>
       <c r="T86" s="7"/>
       <c r="U86" s="7"/>
       <c r="V86" s="7"/>
       <c r="W86" s="7"/>
       <c r="X86" s="7"/>
       <c r="Y86" s="7"/>
       <c r="Z86" s="7"/>
       <c r="AA86" s="7"/>
       <c r="AB86" s="7"/>
       <c r="AC86" s="7"/>
       <c r="AD86" s="7"/>
       <c r="AE86" s="7"/>
       <c r="AF86" s="7"/>
       <c r="AG86" s="7"/>
       <c r="AH86" s="7"/>
       <c r="AI86" s="7"/>
       <c r="AJ86" s="7"/>
       <c r="AK86" s="7"/>
       <c r="AL86" s="7"/>
       <c r="AM86" s="7"/>
       <c r="AN86" s="7"/>
       <c r="AO86" s="7"/>
       <c r="AP86" s="7"/>
       <c r="AQ86" s="7"/>
       <c r="AR86" s="7"/>
       <c r="AS86" s="7"/>
       <c r="AT86" s="7"/>
       <c r="AU86" s="7"/>
       <c r="AV86" s="7"/>
       <c r="AW86" s="7"/>
-      <c r="AX86" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AX86" s="7"/>
       <c r="AY86" s="7"/>
       <c r="AZ86" s="7"/>
       <c r="BA86" s="7"/>
       <c r="BB86" s="7"/>
       <c r="BC86" s="7"/>
       <c r="BD86" s="7"/>
       <c r="BE86" s="7"/>
       <c r="BF86" s="7"/>
       <c r="BG86" s="7"/>
       <c r="BH86" s="7"/>
       <c r="BI86" s="7"/>
       <c r="BJ86" s="7"/>
       <c r="BK86" s="7"/>
       <c r="BL86" s="7"/>
       <c r="BM86" s="7"/>
       <c r="BN86" s="7"/>
       <c r="BO86" s="7"/>
-      <c r="BP86" s="7"/>
+      <c r="BP86" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="BQ86" s="7"/>
       <c r="BR86" s="7"/>
       <c r="BS86" s="6"/>
       <c r="BT86" s="6"/>
       <c r="BU86" s="1"/>
       <c r="BV86" s="1"/>
       <c r="BW86" s="1"/>
       <c r="BX86" s="1"/>
       <c r="BY86" s="1"/>
       <c r="BZ86" s="1"/>
       <c r="CA86" s="1"/>
       <c r="CB86" s="1"/>
       <c r="CC86" s="1"/>
       <c r="CD86" s="1"/>
       <c r="CE86" s="1"/>
       <c r="CF86" s="1"/>
       <c r="CG86" s="1"/>
       <c r="CH86" s="1"/>
       <c r="CI86" s="1"/>
       <c r="CJ86" s="1"/>
       <c r="CK86" s="1"/>
       <c r="CL86" s="1"/>
       <c r="CM86" s="1"/>
       <c r="CN86" s="1"/>
       <c r="CO86" s="1"/>
@@ -12804,103 +12807,103 @@
       <c r="CZ86" s="1"/>
       <c r="DA86" s="1"/>
       <c r="DB86" s="1"/>
       <c r="DC86" s="1"/>
       <c r="DD86" s="1"/>
       <c r="DE86" s="1"/>
       <c r="DF86" s="1"/>
       <c r="DG86" s="1"/>
       <c r="DH86" s="1"/>
       <c r="DI86" s="1"/>
       <c r="DJ86" s="1"/>
       <c r="DK86" s="1"/>
       <c r="DL86" s="1"/>
       <c r="DM86" s="1"/>
       <c r="DN86" s="1"/>
       <c r="DO86" s="1"/>
       <c r="DP86" s="1"/>
       <c r="DQ86" s="1"/>
       <c r="DR86" s="1"/>
       <c r="DS86" s="1"/>
       <c r="DT86" s="1"/>
       <c r="DU86" s="1"/>
     </row>
     <row r="87" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="15" t="s">
-        <v>75</v>
+        <v>126</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="7"/>
       <c r="D87" s="7"/>
       <c r="E87" s="7"/>
       <c r="F87" s="7"/>
       <c r="G87" s="7"/>
       <c r="H87" s="7"/>
       <c r="I87" s="7"/>
       <c r="J87" s="7"/>
       <c r="K87" s="7"/>
       <c r="L87" s="7"/>
       <c r="M87" s="7"/>
       <c r="N87" s="7"/>
       <c r="O87" s="7"/>
       <c r="P87" s="7"/>
       <c r="Q87" s="7"/>
       <c r="R87" s="7"/>
       <c r="S87" s="7"/>
       <c r="T87" s="7"/>
       <c r="U87" s="7"/>
-      <c r="V87" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V87" s="7"/>
       <c r="W87" s="7"/>
       <c r="X87" s="7"/>
       <c r="Y87" s="7"/>
       <c r="Z87" s="7"/>
       <c r="AA87" s="7"/>
       <c r="AB87" s="7"/>
       <c r="AC87" s="7"/>
       <c r="AD87" s="7"/>
       <c r="AE87" s="7"/>
       <c r="AF87" s="7"/>
       <c r="AG87" s="7"/>
       <c r="AH87" s="7"/>
       <c r="AI87" s="7"/>
       <c r="AJ87" s="7"/>
       <c r="AK87" s="7"/>
       <c r="AL87" s="7"/>
       <c r="AM87" s="7"/>
       <c r="AN87" s="7"/>
       <c r="AO87" s="7"/>
       <c r="AP87" s="7"/>
       <c r="AQ87" s="7"/>
       <c r="AR87" s="7"/>
       <c r="AS87" s="7"/>
       <c r="AT87" s="7"/>
       <c r="AU87" s="7"/>
       <c r="AV87" s="7"/>
       <c r="AW87" s="7"/>
-      <c r="AX87" s="7"/>
+      <c r="AX87" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="AY87" s="7"/>
       <c r="AZ87" s="7"/>
       <c r="BA87" s="7"/>
       <c r="BB87" s="7"/>
       <c r="BC87" s="7"/>
       <c r="BD87" s="7"/>
       <c r="BE87" s="7"/>
       <c r="BF87" s="7"/>
       <c r="BG87" s="7"/>
       <c r="BH87" s="7"/>
       <c r="BI87" s="7"/>
       <c r="BJ87" s="7"/>
       <c r="BK87" s="7"/>
       <c r="BL87" s="7"/>
       <c r="BM87" s="7"/>
       <c r="BN87" s="7"/>
       <c r="BO87" s="7"/>
       <c r="BP87" s="7"/>
       <c r="BQ87" s="7"/>
       <c r="BR87" s="7"/>
       <c r="BS87" s="6"/>
       <c r="BT87" s="6"/>
       <c r="BU87" s="1"/>
       <c r="BV87" s="1"/>
       <c r="BW87" s="1"/>
@@ -12935,75 +12938,75 @@
       <c r="CZ87" s="1"/>
       <c r="DA87" s="1"/>
       <c r="DB87" s="1"/>
       <c r="DC87" s="1"/>
       <c r="DD87" s="1"/>
       <c r="DE87" s="1"/>
       <c r="DF87" s="1"/>
       <c r="DG87" s="1"/>
       <c r="DH87" s="1"/>
       <c r="DI87" s="1"/>
       <c r="DJ87" s="1"/>
       <c r="DK87" s="1"/>
       <c r="DL87" s="1"/>
       <c r="DM87" s="1"/>
       <c r="DN87" s="1"/>
       <c r="DO87" s="1"/>
       <c r="DP87" s="1"/>
       <c r="DQ87" s="1"/>
       <c r="DR87" s="1"/>
       <c r="DS87" s="1"/>
       <c r="DT87" s="1"/>
       <c r="DU87" s="1"/>
     </row>
     <row r="88" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="15" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="7"/>
       <c r="D88" s="7"/>
       <c r="E88" s="7"/>
       <c r="F88" s="7"/>
       <c r="G88" s="7"/>
       <c r="H88" s="7"/>
       <c r="I88" s="7"/>
       <c r="J88" s="7"/>
       <c r="K88" s="7"/>
       <c r="L88" s="7"/>
       <c r="M88" s="7"/>
       <c r="N88" s="7"/>
       <c r="O88" s="7"/>
       <c r="P88" s="7"/>
       <c r="Q88" s="7"/>
-      <c r="R88" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R88" s="7"/>
       <c r="S88" s="7"/>
       <c r="T88" s="7"/>
       <c r="U88" s="7"/>
-      <c r="V88" s="7"/>
+      <c r="V88" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="W88" s="7"/>
       <c r="X88" s="7"/>
       <c r="Y88" s="7"/>
       <c r="Z88" s="7"/>
       <c r="AA88" s="7"/>
       <c r="AB88" s="7"/>
       <c r="AC88" s="7"/>
       <c r="AD88" s="7"/>
       <c r="AE88" s="7"/>
       <c r="AF88" s="7"/>
       <c r="AG88" s="7"/>
       <c r="AH88" s="7"/>
       <c r="AI88" s="7"/>
       <c r="AJ88" s="7"/>
       <c r="AK88" s="7"/>
       <c r="AL88" s="7"/>
       <c r="AM88" s="7"/>
       <c r="AN88" s="7"/>
       <c r="AO88" s="7"/>
       <c r="AP88" s="7"/>
       <c r="AQ88" s="7"/>
       <c r="AR88" s="7"/>
       <c r="AS88" s="7"/>
       <c r="AT88" s="7"/>
       <c r="AU88" s="7"/>
@@ -13066,71 +13069,71 @@
       <c r="CZ88" s="1"/>
       <c r="DA88" s="1"/>
       <c r="DB88" s="1"/>
       <c r="DC88" s="1"/>
       <c r="DD88" s="1"/>
       <c r="DE88" s="1"/>
       <c r="DF88" s="1"/>
       <c r="DG88" s="1"/>
       <c r="DH88" s="1"/>
       <c r="DI88" s="1"/>
       <c r="DJ88" s="1"/>
       <c r="DK88" s="1"/>
       <c r="DL88" s="1"/>
       <c r="DM88" s="1"/>
       <c r="DN88" s="1"/>
       <c r="DO88" s="1"/>
       <c r="DP88" s="1"/>
       <c r="DQ88" s="1"/>
       <c r="DR88" s="1"/>
       <c r="DS88" s="1"/>
       <c r="DT88" s="1"/>
       <c r="DU88" s="1"/>
     </row>
     <row r="89" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="15" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="7"/>
       <c r="D89" s="7"/>
       <c r="E89" s="7"/>
       <c r="F89" s="7"/>
       <c r="G89" s="7"/>
       <c r="H89" s="7"/>
       <c r="I89" s="7"/>
       <c r="J89" s="7"/>
       <c r="K89" s="7"/>
       <c r="L89" s="7"/>
-      <c r="M89" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M89" s="7"/>
       <c r="N89" s="7"/>
       <c r="O89" s="7"/>
       <c r="P89" s="7"/>
       <c r="Q89" s="7"/>
-      <c r="R89" s="7"/>
+      <c r="R89" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="S89" s="7"/>
       <c r="T89" s="7"/>
       <c r="U89" s="7"/>
       <c r="V89" s="7"/>
       <c r="W89" s="7"/>
       <c r="X89" s="7"/>
       <c r="Y89" s="7"/>
       <c r="Z89" s="7"/>
       <c r="AA89" s="7"/>
       <c r="AB89" s="7"/>
       <c r="AC89" s="7"/>
       <c r="AD89" s="7"/>
       <c r="AE89" s="7"/>
       <c r="AF89" s="7"/>
       <c r="AG89" s="7"/>
       <c r="AH89" s="7"/>
       <c r="AI89" s="7"/>
       <c r="AJ89" s="7"/>
       <c r="AK89" s="7"/>
       <c r="AL89" s="7"/>
       <c r="AM89" s="7"/>
       <c r="AN89" s="7"/>
       <c r="AO89" s="7"/>
       <c r="AP89" s="7"/>
       <c r="AQ89" s="7"/>
@@ -13197,66 +13200,66 @@
       <c r="CZ89" s="1"/>
       <c r="DA89" s="1"/>
       <c r="DB89" s="1"/>
       <c r="DC89" s="1"/>
       <c r="DD89" s="1"/>
       <c r="DE89" s="1"/>
       <c r="DF89" s="1"/>
       <c r="DG89" s="1"/>
       <c r="DH89" s="1"/>
       <c r="DI89" s="1"/>
       <c r="DJ89" s="1"/>
       <c r="DK89" s="1"/>
       <c r="DL89" s="1"/>
       <c r="DM89" s="1"/>
       <c r="DN89" s="1"/>
       <c r="DO89" s="1"/>
       <c r="DP89" s="1"/>
       <c r="DQ89" s="1"/>
       <c r="DR89" s="1"/>
       <c r="DS89" s="1"/>
       <c r="DT89" s="1"/>
       <c r="DU89" s="1"/>
     </row>
     <row r="90" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="15" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B90" s="5"/>
-      <c r="C90" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C90" s="7"/>
       <c r="D90" s="7"/>
       <c r="E90" s="7"/>
       <c r="F90" s="7"/>
       <c r="G90" s="7"/>
       <c r="H90" s="7"/>
       <c r="I90" s="7"/>
       <c r="J90" s="7"/>
       <c r="K90" s="7"/>
       <c r="L90" s="7"/>
-      <c r="M90" s="7"/>
+      <c r="M90" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="N90" s="7"/>
       <c r="O90" s="7"/>
       <c r="P90" s="7"/>
       <c r="Q90" s="7"/>
       <c r="R90" s="7"/>
       <c r="S90" s="7"/>
       <c r="T90" s="7"/>
       <c r="U90" s="7"/>
       <c r="V90" s="7"/>
       <c r="W90" s="7"/>
       <c r="X90" s="7"/>
       <c r="Y90" s="7"/>
       <c r="Z90" s="7"/>
       <c r="AA90" s="7"/>
       <c r="AB90" s="7"/>
       <c r="AC90" s="7"/>
       <c r="AD90" s="7"/>
       <c r="AE90" s="7"/>
       <c r="AF90" s="7"/>
       <c r="AG90" s="7"/>
       <c r="AH90" s="7"/>
       <c r="AI90" s="7"/>
       <c r="AJ90" s="7"/>
       <c r="AK90" s="7"/>
       <c r="AL90" s="7"/>
@@ -13328,63 +13331,63 @@
       <c r="CZ90" s="1"/>
       <c r="DA90" s="1"/>
       <c r="DB90" s="1"/>
       <c r="DC90" s="1"/>
       <c r="DD90" s="1"/>
       <c r="DE90" s="1"/>
       <c r="DF90" s="1"/>
       <c r="DG90" s="1"/>
       <c r="DH90" s="1"/>
       <c r="DI90" s="1"/>
       <c r="DJ90" s="1"/>
       <c r="DK90" s="1"/>
       <c r="DL90" s="1"/>
       <c r="DM90" s="1"/>
       <c r="DN90" s="1"/>
       <c r="DO90" s="1"/>
       <c r="DP90" s="1"/>
       <c r="DQ90" s="1"/>
       <c r="DR90" s="1"/>
       <c r="DS90" s="1"/>
       <c r="DT90" s="1"/>
       <c r="DU90" s="1"/>
     </row>
     <row r="91" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="15" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B91" s="5"/>
-      <c r="C91" s="7"/>
+      <c r="C91" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="D91" s="7"/>
       <c r="E91" s="7"/>
       <c r="F91" s="7"/>
       <c r="G91" s="7"/>
       <c r="H91" s="7"/>
       <c r="I91" s="7"/>
-      <c r="J91" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J91" s="7"/>
       <c r="K91" s="7"/>
       <c r="L91" s="7"/>
       <c r="M91" s="7"/>
       <c r="N91" s="7"/>
       <c r="O91" s="7"/>
       <c r="P91" s="7"/>
       <c r="Q91" s="7"/>
       <c r="R91" s="7"/>
       <c r="S91" s="7"/>
       <c r="T91" s="7"/>
       <c r="U91" s="7"/>
       <c r="V91" s="7"/>
       <c r="W91" s="7"/>
       <c r="X91" s="7"/>
       <c r="Y91" s="7"/>
       <c r="Z91" s="7"/>
       <c r="AA91" s="7"/>
       <c r="AB91" s="7"/>
       <c r="AC91" s="7"/>
       <c r="AD91" s="7"/>
       <c r="AE91" s="7"/>
       <c r="AF91" s="7"/>
       <c r="AG91" s="7"/>
       <c r="AH91" s="7"/>
       <c r="AI91" s="7"/>
@@ -13457,259 +13460,125 @@
       <c r="CX91" s="1"/>
       <c r="CY91" s="1"/>
       <c r="CZ91" s="1"/>
       <c r="DA91" s="1"/>
       <c r="DB91" s="1"/>
       <c r="DC91" s="1"/>
       <c r="DD91" s="1"/>
       <c r="DE91" s="1"/>
       <c r="DF91" s="1"/>
       <c r="DG91" s="1"/>
       <c r="DH91" s="1"/>
       <c r="DI91" s="1"/>
       <c r="DJ91" s="1"/>
       <c r="DK91" s="1"/>
       <c r="DL91" s="1"/>
       <c r="DM91" s="1"/>
       <c r="DN91" s="1"/>
       <c r="DO91" s="1"/>
       <c r="DP91" s="1"/>
       <c r="DQ91" s="1"/>
       <c r="DR91" s="1"/>
       <c r="DS91" s="1"/>
       <c r="DT91" s="1"/>
       <c r="DU91" s="1"/>
     </row>
-    <row r="92" spans="1:125" s="3" customFormat="1" ht="126.75" customHeight="1" x14ac:dyDescent="0.25">
-[...207 lines deleted...]
-      </c>
+    <row r="92" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="B92" s="5"/>
+      <c r="C92" s="7"/>
+      <c r="D92" s="7"/>
+      <c r="E92" s="7"/>
+      <c r="F92" s="7"/>
+      <c r="G92" s="7"/>
+      <c r="H92" s="7"/>
+      <c r="I92" s="7"/>
+      <c r="J92" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="K92" s="7"/>
+      <c r="L92" s="7"/>
+      <c r="M92" s="7"/>
+      <c r="N92" s="7"/>
+      <c r="O92" s="7"/>
+      <c r="P92" s="7"/>
+      <c r="Q92" s="7"/>
+      <c r="R92" s="7"/>
+      <c r="S92" s="7"/>
+      <c r="T92" s="7"/>
+      <c r="U92" s="7"/>
+      <c r="V92" s="7"/>
+      <c r="W92" s="7"/>
+      <c r="X92" s="7"/>
+      <c r="Y92" s="7"/>
+      <c r="Z92" s="7"/>
+      <c r="AA92" s="7"/>
+      <c r="AB92" s="7"/>
+      <c r="AC92" s="7"/>
+      <c r="AD92" s="7"/>
+      <c r="AE92" s="7"/>
+      <c r="AF92" s="7"/>
+      <c r="AG92" s="7"/>
+      <c r="AH92" s="7"/>
+      <c r="AI92" s="7"/>
+      <c r="AJ92" s="7"/>
+      <c r="AK92" s="7"/>
+      <c r="AL92" s="7"/>
+      <c r="AM92" s="7"/>
+      <c r="AN92" s="7"/>
+      <c r="AO92" s="7"/>
+      <c r="AP92" s="7"/>
+      <c r="AQ92" s="7"/>
+      <c r="AR92" s="7"/>
+      <c r="AS92" s="7"/>
+      <c r="AT92" s="7"/>
+      <c r="AU92" s="7"/>
+      <c r="AV92" s="7"/>
+      <c r="AW92" s="7"/>
+      <c r="AX92" s="7"/>
+      <c r="AY92" s="7"/>
+      <c r="AZ92" s="7"/>
+      <c r="BA92" s="7"/>
+      <c r="BB92" s="7"/>
+      <c r="BC92" s="7"/>
+      <c r="BD92" s="7"/>
+      <c r="BE92" s="7"/>
+      <c r="BF92" s="7"/>
+      <c r="BG92" s="7"/>
+      <c r="BH92" s="7"/>
+      <c r="BI92" s="7"/>
+      <c r="BJ92" s="7"/>
+      <c r="BK92" s="7"/>
+      <c r="BL92" s="7"/>
+      <c r="BM92" s="7"/>
+      <c r="BN92" s="7"/>
+      <c r="BO92" s="7"/>
+      <c r="BP92" s="7"/>
+      <c r="BQ92" s="7"/>
+      <c r="BR92" s="7"/>
       <c r="BS92" s="6"/>
       <c r="BT92" s="6"/>
       <c r="BU92" s="1"/>
       <c r="BV92" s="1"/>
       <c r="BW92" s="1"/>
       <c r="BX92" s="1"/>
       <c r="BY92" s="1"/>
       <c r="BZ92" s="1"/>
       <c r="CA92" s="1"/>
       <c r="CB92" s="1"/>
       <c r="CC92" s="1"/>
       <c r="CD92" s="1"/>
       <c r="CE92" s="1"/>
       <c r="CF92" s="1"/>
       <c r="CG92" s="1"/>
       <c r="CH92" s="1"/>
       <c r="CI92" s="1"/>
       <c r="CJ92" s="1"/>
       <c r="CK92" s="1"/>
       <c r="CL92" s="1"/>
       <c r="CM92" s="1"/>
       <c r="CN92" s="1"/>
       <c r="CO92" s="1"/>
       <c r="CP92" s="1"/>
       <c r="CQ92" s="1"/>
@@ -13722,125 +13591,259 @@
       <c r="CX92" s="1"/>
       <c r="CY92" s="1"/>
       <c r="CZ92" s="1"/>
       <c r="DA92" s="1"/>
       <c r="DB92" s="1"/>
       <c r="DC92" s="1"/>
       <c r="DD92" s="1"/>
       <c r="DE92" s="1"/>
       <c r="DF92" s="1"/>
       <c r="DG92" s="1"/>
       <c r="DH92" s="1"/>
       <c r="DI92" s="1"/>
       <c r="DJ92" s="1"/>
       <c r="DK92" s="1"/>
       <c r="DL92" s="1"/>
       <c r="DM92" s="1"/>
       <c r="DN92" s="1"/>
       <c r="DO92" s="1"/>
       <c r="DP92" s="1"/>
       <c r="DQ92" s="1"/>
       <c r="DR92" s="1"/>
       <c r="DS92" s="1"/>
       <c r="DT92" s="1"/>
       <c r="DU92" s="1"/>
     </row>
-    <row r="93" spans="1:125" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...73 lines deleted...]
-      <c r="BR93" s="7"/>
+    <row r="93" spans="1:125" s="3" customFormat="1" ht="126.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="17"/>
+      <c r="B93" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="C93" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="D93" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="E93" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="F93" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="G93" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="H93" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="I93" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="J93" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="K93" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="L93" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="M93" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="N93" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="O93" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="P93" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q93" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="R93" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="S93" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="T93" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="U93" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="V93" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="W93" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="X93" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y93" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z93" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA93" s="9" t="s">
+        <v>145</v>
+      </c>
+      <c r="AB93" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="AC93" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="AD93" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="AE93" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="AF93" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG93" s="9" t="s">
+        <v>181</v>
+      </c>
+      <c r="AH93" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="AI93" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="AJ93" s="11" t="s">
+        <v>167</v>
+      </c>
+      <c r="AK93" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="AL93" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="AM93" s="19" t="s">
+        <v>138</v>
+      </c>
+      <c r="AN93" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="AO93" s="19" t="s">
+        <v>155</v>
+      </c>
+      <c r="AP93" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="AQ93" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="AR93" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="AS93" s="11" t="s">
+        <v>163</v>
+      </c>
+      <c r="AT93" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="AU93" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="AV93" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="AW93" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="AX93" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY93" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="AZ93" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="BA93" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="BB93" s="9" t="s">
+        <v>185</v>
+      </c>
+      <c r="BC93" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="BD93" s="9" t="s">
+        <v>181</v>
+      </c>
+      <c r="BE93" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="BF93" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="BG93" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="BH93" s="9" t="s">
+        <v>180</v>
+      </c>
+      <c r="BI93" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="BJ93" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="BK93" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="BL93" s="9" t="s">
+        <v>193</v>
+      </c>
+      <c r="BM93" s="18" t="s">
+        <v>129</v>
+      </c>
+      <c r="BN93" s="18" t="s">
+        <v>197</v>
+      </c>
+      <c r="BO93" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP93" s="9" t="s">
+        <v>186</v>
+      </c>
+      <c r="BQ93" s="9" t="s">
+        <v>194</v>
+      </c>
+      <c r="BR93" s="9" t="s">
+        <v>195</v>
+      </c>
       <c r="BS93" s="6"/>
       <c r="BT93" s="6"/>
       <c r="BU93" s="1"/>
       <c r="BV93" s="1"/>
       <c r="BW93" s="1"/>
       <c r="BX93" s="1"/>
       <c r="BY93" s="1"/>
       <c r="BZ93" s="1"/>
       <c r="CA93" s="1"/>
       <c r="CB93" s="1"/>
       <c r="CC93" s="1"/>
       <c r="CD93" s="1"/>
       <c r="CE93" s="1"/>
       <c r="CF93" s="1"/>
       <c r="CG93" s="1"/>
       <c r="CH93" s="1"/>
       <c r="CI93" s="1"/>
       <c r="CJ93" s="1"/>
       <c r="CK93" s="1"/>
       <c r="CL93" s="1"/>
       <c r="CM93" s="1"/>
       <c r="CN93" s="1"/>
       <c r="CO93" s="1"/>
       <c r="CP93" s="1"/>
       <c r="CQ93" s="1"/>
@@ -13853,102 +13856,102 @@
       <c r="CX93" s="1"/>
       <c r="CY93" s="1"/>
       <c r="CZ93" s="1"/>
       <c r="DA93" s="1"/>
       <c r="DB93" s="1"/>
       <c r="DC93" s="1"/>
       <c r="DD93" s="1"/>
       <c r="DE93" s="1"/>
       <c r="DF93" s="1"/>
       <c r="DG93" s="1"/>
       <c r="DH93" s="1"/>
       <c r="DI93" s="1"/>
       <c r="DJ93" s="1"/>
       <c r="DK93" s="1"/>
       <c r="DL93" s="1"/>
       <c r="DM93" s="1"/>
       <c r="DN93" s="1"/>
       <c r="DO93" s="1"/>
       <c r="DP93" s="1"/>
       <c r="DQ93" s="1"/>
       <c r="DR93" s="1"/>
       <c r="DS93" s="1"/>
       <c r="DT93" s="1"/>
       <c r="DU93" s="1"/>
     </row>
-    <row r="94" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:125" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A94" s="15" t="s">
-        <v>13</v>
+        <v>146</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="7"/>
       <c r="D94" s="7"/>
       <c r="E94" s="7"/>
-      <c r="F94" s="7"/>
+      <c r="F94" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="G94" s="7"/>
       <c r="H94" s="7"/>
       <c r="I94" s="7"/>
       <c r="J94" s="7"/>
       <c r="K94" s="7"/>
       <c r="L94" s="7"/>
       <c r="M94" s="7"/>
       <c r="N94" s="7"/>
       <c r="O94" s="7"/>
       <c r="P94" s="7"/>
       <c r="Q94" s="7"/>
       <c r="R94" s="7"/>
       <c r="S94" s="7"/>
       <c r="T94" s="7"/>
       <c r="U94" s="7"/>
       <c r="V94" s="7"/>
       <c r="W94" s="7"/>
       <c r="X94" s="7"/>
       <c r="Y94" s="7"/>
       <c r="Z94" s="7"/>
       <c r="AA94" s="7"/>
       <c r="AB94" s="7"/>
       <c r="AC94" s="7"/>
       <c r="AD94" s="7"/>
       <c r="AE94" s="7"/>
       <c r="AF94" s="7"/>
       <c r="AG94" s="7"/>
       <c r="AH94" s="7"/>
       <c r="AI94" s="7"/>
       <c r="AJ94" s="7"/>
       <c r="AK94" s="7"/>
       <c r="AL94" s="7"/>
       <c r="AM94" s="7"/>
       <c r="AN94" s="7"/>
       <c r="AO94" s="7"/>
       <c r="AP94" s="7"/>
       <c r="AQ94" s="7"/>
       <c r="AR94" s="7"/>
       <c r="AS94" s="7"/>
       <c r="AT94" s="7"/>
-      <c r="AU94" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AU94" s="7"/>
       <c r="AV94" s="7"/>
       <c r="AW94" s="7"/>
       <c r="AX94" s="7"/>
       <c r="AY94" s="7"/>
       <c r="AZ94" s="7"/>
       <c r="BA94" s="7"/>
       <c r="BB94" s="7"/>
       <c r="BC94" s="7"/>
       <c r="BD94" s="7"/>
       <c r="BE94" s="7"/>
       <c r="BF94" s="7"/>
       <c r="BG94" s="7"/>
       <c r="BH94" s="7"/>
       <c r="BI94" s="7"/>
       <c r="BJ94" s="7"/>
       <c r="BK94" s="7"/>
       <c r="BL94" s="7"/>
       <c r="BM94" s="7"/>
       <c r="BN94" s="7"/>
       <c r="BO94" s="7"/>
       <c r="BP94" s="7"/>
       <c r="BQ94" s="7"/>
       <c r="BR94" s="7"/>
       <c r="BS94" s="6"/>
       <c r="BT94" s="6"/>
@@ -13986,100 +13989,100 @@
       <c r="CZ94" s="1"/>
       <c r="DA94" s="1"/>
       <c r="DB94" s="1"/>
       <c r="DC94" s="1"/>
       <c r="DD94" s="1"/>
       <c r="DE94" s="1"/>
       <c r="DF94" s="1"/>
       <c r="DG94" s="1"/>
       <c r="DH94" s="1"/>
       <c r="DI94" s="1"/>
       <c r="DJ94" s="1"/>
       <c r="DK94" s="1"/>
       <c r="DL94" s="1"/>
       <c r="DM94" s="1"/>
       <c r="DN94" s="1"/>
       <c r="DO94" s="1"/>
       <c r="DP94" s="1"/>
       <c r="DQ94" s="1"/>
       <c r="DR94" s="1"/>
       <c r="DS94" s="1"/>
       <c r="DT94" s="1"/>
       <c r="DU94" s="1"/>
     </row>
     <row r="95" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="15" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="7"/>
       <c r="D95" s="7"/>
       <c r="E95" s="7"/>
       <c r="F95" s="7"/>
       <c r="G95" s="7"/>
       <c r="H95" s="7"/>
       <c r="I95" s="7"/>
       <c r="J95" s="7"/>
       <c r="K95" s="7"/>
       <c r="L95" s="7"/>
       <c r="M95" s="7"/>
       <c r="N95" s="7"/>
       <c r="O95" s="7"/>
       <c r="P95" s="7"/>
       <c r="Q95" s="7"/>
       <c r="R95" s="7"/>
       <c r="S95" s="7"/>
       <c r="T95" s="7"/>
       <c r="U95" s="7"/>
-      <c r="V95" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V95" s="7"/>
       <c r="W95" s="7"/>
       <c r="X95" s="7"/>
       <c r="Y95" s="7"/>
       <c r="Z95" s="7"/>
       <c r="AA95" s="7"/>
       <c r="AB95" s="7"/>
       <c r="AC95" s="7"/>
       <c r="AD95" s="7"/>
       <c r="AE95" s="7"/>
       <c r="AF95" s="7"/>
       <c r="AG95" s="7"/>
       <c r="AH95" s="7"/>
       <c r="AI95" s="7"/>
       <c r="AJ95" s="7"/>
       <c r="AK95" s="7"/>
       <c r="AL95" s="7"/>
       <c r="AM95" s="7"/>
       <c r="AN95" s="7"/>
       <c r="AO95" s="7"/>
       <c r="AP95" s="7"/>
       <c r="AQ95" s="7"/>
       <c r="AR95" s="7"/>
       <c r="AS95" s="7"/>
       <c r="AT95" s="7"/>
-      <c r="AU95" s="7"/>
+      <c r="AU95" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="AV95" s="7"/>
       <c r="AW95" s="7"/>
       <c r="AX95" s="7"/>
       <c r="AY95" s="7"/>
       <c r="AZ95" s="7"/>
       <c r="BA95" s="7"/>
       <c r="BB95" s="7"/>
       <c r="BC95" s="7"/>
       <c r="BD95" s="7"/>
       <c r="BE95" s="7"/>
       <c r="BF95" s="7"/>
       <c r="BG95" s="7"/>
       <c r="BH95" s="7"/>
       <c r="BI95" s="7"/>
       <c r="BJ95" s="7"/>
       <c r="BK95" s="7"/>
       <c r="BL95" s="7"/>
       <c r="BM95" s="7"/>
       <c r="BN95" s="7"/>
       <c r="BO95" s="7"/>
       <c r="BP95" s="7"/>
       <c r="BQ95" s="7"/>
       <c r="BR95" s="7"/>
       <c r="BS95" s="6"/>
       <c r="BT95" s="6"/>
@@ -14117,75 +14120,75 @@
       <c r="CZ95" s="1"/>
       <c r="DA95" s="1"/>
       <c r="DB95" s="1"/>
       <c r="DC95" s="1"/>
       <c r="DD95" s="1"/>
       <c r="DE95" s="1"/>
       <c r="DF95" s="1"/>
       <c r="DG95" s="1"/>
       <c r="DH95" s="1"/>
       <c r="DI95" s="1"/>
       <c r="DJ95" s="1"/>
       <c r="DK95" s="1"/>
       <c r="DL95" s="1"/>
       <c r="DM95" s="1"/>
       <c r="DN95" s="1"/>
       <c r="DO95" s="1"/>
       <c r="DP95" s="1"/>
       <c r="DQ95" s="1"/>
       <c r="DR95" s="1"/>
       <c r="DS95" s="1"/>
       <c r="DT95" s="1"/>
       <c r="DU95" s="1"/>
     </row>
     <row r="96" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="15" t="s">
-        <v>117</v>
+        <v>82</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="7"/>
       <c r="D96" s="7"/>
       <c r="E96" s="7"/>
       <c r="F96" s="7"/>
       <c r="G96" s="7"/>
       <c r="H96" s="7"/>
       <c r="I96" s="7"/>
       <c r="J96" s="7"/>
       <c r="K96" s="7"/>
       <c r="L96" s="7"/>
-      <c r="M96" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M96" s="7"/>
       <c r="N96" s="7"/>
       <c r="O96" s="7"/>
       <c r="P96" s="7"/>
       <c r="Q96" s="7"/>
       <c r="R96" s="7"/>
       <c r="S96" s="7"/>
       <c r="T96" s="7"/>
       <c r="U96" s="7"/>
-      <c r="V96" s="7"/>
+      <c r="V96" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="W96" s="7"/>
       <c r="X96" s="7"/>
       <c r="Y96" s="7"/>
       <c r="Z96" s="7"/>
       <c r="AA96" s="7"/>
       <c r="AB96" s="7"/>
       <c r="AC96" s="7"/>
       <c r="AD96" s="7"/>
       <c r="AE96" s="7"/>
       <c r="AF96" s="7"/>
       <c r="AG96" s="7"/>
       <c r="AH96" s="7"/>
       <c r="AI96" s="7"/>
       <c r="AJ96" s="7"/>
       <c r="AK96" s="7"/>
       <c r="AL96" s="7"/>
       <c r="AM96" s="7"/>
       <c r="AN96" s="7"/>
       <c r="AO96" s="7"/>
       <c r="AP96" s="7"/>
       <c r="AQ96" s="7"/>
       <c r="AR96" s="7"/>
       <c r="AS96" s="7"/>
       <c r="AT96" s="7"/>
       <c r="AU96" s="7"/>
@@ -14248,66 +14251,66 @@
       <c r="CZ96" s="1"/>
       <c r="DA96" s="1"/>
       <c r="DB96" s="1"/>
       <c r="DC96" s="1"/>
       <c r="DD96" s="1"/>
       <c r="DE96" s="1"/>
       <c r="DF96" s="1"/>
       <c r="DG96" s="1"/>
       <c r="DH96" s="1"/>
       <c r="DI96" s="1"/>
       <c r="DJ96" s="1"/>
       <c r="DK96" s="1"/>
       <c r="DL96" s="1"/>
       <c r="DM96" s="1"/>
       <c r="DN96" s="1"/>
       <c r="DO96" s="1"/>
       <c r="DP96" s="1"/>
       <c r="DQ96" s="1"/>
       <c r="DR96" s="1"/>
       <c r="DS96" s="1"/>
       <c r="DT96" s="1"/>
       <c r="DU96" s="1"/>
     </row>
     <row r="97" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="15" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="7"/>
       <c r="D97" s="7"/>
       <c r="E97" s="7"/>
       <c r="F97" s="7"/>
       <c r="G97" s="7"/>
       <c r="H97" s="7"/>
       <c r="I97" s="7"/>
       <c r="J97" s="7"/>
       <c r="K97" s="7"/>
-      <c r="L97" s="7" t="s">
+      <c r="L97" s="7"/>
+      <c r="M97" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="M97" s="7"/>
       <c r="N97" s="7"/>
       <c r="O97" s="7"/>
       <c r="P97" s="7"/>
       <c r="Q97" s="7"/>
       <c r="R97" s="7"/>
       <c r="S97" s="7"/>
       <c r="T97" s="7"/>
       <c r="U97" s="7"/>
       <c r="V97" s="7"/>
       <c r="W97" s="7"/>
       <c r="X97" s="7"/>
       <c r="Y97" s="7"/>
       <c r="Z97" s="7"/>
       <c r="AA97" s="7"/>
       <c r="AB97" s="7"/>
       <c r="AC97" s="7"/>
       <c r="AD97" s="7"/>
       <c r="AE97" s="7"/>
       <c r="AF97" s="7"/>
       <c r="AG97" s="7"/>
       <c r="AH97" s="7"/>
       <c r="AI97" s="7"/>
       <c r="AJ97" s="7"/>
       <c r="AK97" s="7"/>
       <c r="AL97" s="7"/>
@@ -14379,66 +14382,66 @@
       <c r="CZ97" s="1"/>
       <c r="DA97" s="1"/>
       <c r="DB97" s="1"/>
       <c r="DC97" s="1"/>
       <c r="DD97" s="1"/>
       <c r="DE97" s="1"/>
       <c r="DF97" s="1"/>
       <c r="DG97" s="1"/>
       <c r="DH97" s="1"/>
       <c r="DI97" s="1"/>
       <c r="DJ97" s="1"/>
       <c r="DK97" s="1"/>
       <c r="DL97" s="1"/>
       <c r="DM97" s="1"/>
       <c r="DN97" s="1"/>
       <c r="DO97" s="1"/>
       <c r="DP97" s="1"/>
       <c r="DQ97" s="1"/>
       <c r="DR97" s="1"/>
       <c r="DS97" s="1"/>
       <c r="DT97" s="1"/>
       <c r="DU97" s="1"/>
     </row>
     <row r="98" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="15" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="7"/>
       <c r="D98" s="7"/>
       <c r="E98" s="7"/>
       <c r="F98" s="7"/>
       <c r="G98" s="7"/>
       <c r="H98" s="7"/>
       <c r="I98" s="7"/>
       <c r="J98" s="7"/>
       <c r="K98" s="7"/>
-      <c r="L98" s="7"/>
-      <c r="M98" s="7" t="s">
+      <c r="L98" s="7" t="s">
         <v>5</v>
       </c>
+      <c r="M98" s="7"/>
       <c r="N98" s="7"/>
       <c r="O98" s="7"/>
       <c r="P98" s="7"/>
       <c r="Q98" s="7"/>
       <c r="R98" s="7"/>
       <c r="S98" s="7"/>
       <c r="T98" s="7"/>
       <c r="U98" s="7"/>
       <c r="V98" s="7"/>
       <c r="W98" s="7"/>
       <c r="X98" s="7"/>
       <c r="Y98" s="7"/>
       <c r="Z98" s="7"/>
       <c r="AA98" s="7"/>
       <c r="AB98" s="7"/>
       <c r="AC98" s="7"/>
       <c r="AD98" s="7"/>
       <c r="AE98" s="7"/>
       <c r="AF98" s="7"/>
       <c r="AG98" s="7"/>
       <c r="AH98" s="7"/>
       <c r="AI98" s="7"/>
       <c r="AJ98" s="7"/>
       <c r="AK98" s="7"/>
       <c r="AL98" s="7"/>
@@ -14510,66 +14513,66 @@
       <c r="CZ98" s="1"/>
       <c r="DA98" s="1"/>
       <c r="DB98" s="1"/>
       <c r="DC98" s="1"/>
       <c r="DD98" s="1"/>
       <c r="DE98" s="1"/>
       <c r="DF98" s="1"/>
       <c r="DG98" s="1"/>
       <c r="DH98" s="1"/>
       <c r="DI98" s="1"/>
       <c r="DJ98" s="1"/>
       <c r="DK98" s="1"/>
       <c r="DL98" s="1"/>
       <c r="DM98" s="1"/>
       <c r="DN98" s="1"/>
       <c r="DO98" s="1"/>
       <c r="DP98" s="1"/>
       <c r="DQ98" s="1"/>
       <c r="DR98" s="1"/>
       <c r="DS98" s="1"/>
       <c r="DT98" s="1"/>
       <c r="DU98" s="1"/>
     </row>
     <row r="99" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="15" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B99" s="5"/>
       <c r="C99" s="7"/>
       <c r="D99" s="7"/>
       <c r="E99" s="7"/>
       <c r="F99" s="7"/>
       <c r="G99" s="7"/>
       <c r="H99" s="7"/>
       <c r="I99" s="7"/>
       <c r="J99" s="7"/>
       <c r="K99" s="7"/>
-      <c r="L99" s="7" t="s">
+      <c r="L99" s="7"/>
+      <c r="M99" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="M99" s="7"/>
       <c r="N99" s="7"/>
       <c r="O99" s="7"/>
       <c r="P99" s="7"/>
       <c r="Q99" s="7"/>
       <c r="R99" s="7"/>
       <c r="S99" s="7"/>
       <c r="T99" s="7"/>
       <c r="U99" s="7"/>
       <c r="V99" s="7"/>
       <c r="W99" s="7"/>
       <c r="X99" s="7"/>
       <c r="Y99" s="7"/>
       <c r="Z99" s="7"/>
       <c r="AA99" s="7"/>
       <c r="AB99" s="7"/>
       <c r="AC99" s="7"/>
       <c r="AD99" s="7"/>
       <c r="AE99" s="7"/>
       <c r="AF99" s="7"/>
       <c r="AG99" s="7"/>
       <c r="AH99" s="7"/>
       <c r="AI99" s="7"/>
       <c r="AJ99" s="7"/>
       <c r="AK99" s="7"/>
       <c r="AL99" s="7"/>
@@ -14641,63 +14644,65 @@
       <c r="CZ99" s="1"/>
       <c r="DA99" s="1"/>
       <c r="DB99" s="1"/>
       <c r="DC99" s="1"/>
       <c r="DD99" s="1"/>
       <c r="DE99" s="1"/>
       <c r="DF99" s="1"/>
       <c r="DG99" s="1"/>
       <c r="DH99" s="1"/>
       <c r="DI99" s="1"/>
       <c r="DJ99" s="1"/>
       <c r="DK99" s="1"/>
       <c r="DL99" s="1"/>
       <c r="DM99" s="1"/>
       <c r="DN99" s="1"/>
       <c r="DO99" s="1"/>
       <c r="DP99" s="1"/>
       <c r="DQ99" s="1"/>
       <c r="DR99" s="1"/>
       <c r="DS99" s="1"/>
       <c r="DT99" s="1"/>
       <c r="DU99" s="1"/>
     </row>
     <row r="100" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="15" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B100" s="5"/>
       <c r="C100" s="7"/>
       <c r="D100" s="7"/>
       <c r="E100" s="7"/>
       <c r="F100" s="7"/>
       <c r="G100" s="7"/>
       <c r="H100" s="7"/>
       <c r="I100" s="7"/>
       <c r="J100" s="7"/>
       <c r="K100" s="7"/>
-      <c r="L100" s="7"/>
+      <c r="L100" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="M100" s="7"/>
       <c r="N100" s="7"/>
       <c r="O100" s="7"/>
       <c r="P100" s="7"/>
       <c r="Q100" s="7"/>
       <c r="R100" s="7"/>
       <c r="S100" s="7"/>
       <c r="T100" s="7"/>
       <c r="U100" s="7"/>
       <c r="V100" s="7"/>
       <c r="W100" s="7"/>
       <c r="X100" s="7"/>
       <c r="Y100" s="7"/>
       <c r="Z100" s="7"/>
       <c r="AA100" s="7"/>
       <c r="AB100" s="7"/>
       <c r="AC100" s="7"/>
       <c r="AD100" s="7"/>
       <c r="AE100" s="7"/>
       <c r="AF100" s="7"/>
       <c r="AG100" s="7"/>
       <c r="AH100" s="7"/>
       <c r="AI100" s="7"/>
       <c r="AJ100" s="7"/>
       <c r="AK100" s="7"/>
@@ -14770,68 +14775,64 @@
       <c r="CZ100" s="1"/>
       <c r="DA100" s="1"/>
       <c r="DB100" s="1"/>
       <c r="DC100" s="1"/>
       <c r="DD100" s="1"/>
       <c r="DE100" s="1"/>
       <c r="DF100" s="1"/>
       <c r="DG100" s="1"/>
       <c r="DH100" s="1"/>
       <c r="DI100" s="1"/>
       <c r="DJ100" s="1"/>
       <c r="DK100" s="1"/>
       <c r="DL100" s="1"/>
       <c r="DM100" s="1"/>
       <c r="DN100" s="1"/>
       <c r="DO100" s="1"/>
       <c r="DP100" s="1"/>
       <c r="DQ100" s="1"/>
       <c r="DR100" s="1"/>
       <c r="DS100" s="1"/>
       <c r="DT100" s="1"/>
       <c r="DU100" s="1"/>
     </row>
     <row r="101" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="15" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B101" s="5"/>
       <c r="C101" s="7"/>
       <c r="D101" s="7"/>
       <c r="E101" s="7"/>
       <c r="F101" s="7"/>
       <c r="G101" s="7"/>
       <c r="H101" s="7"/>
       <c r="I101" s="7"/>
       <c r="J101" s="7"/>
       <c r="K101" s="7"/>
-      <c r="L101" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="L101" s="7"/>
+      <c r="M101" s="7"/>
       <c r="N101" s="7"/>
       <c r="O101" s="7"/>
       <c r="P101" s="7"/>
       <c r="Q101" s="7"/>
       <c r="R101" s="7"/>
       <c r="S101" s="7"/>
       <c r="T101" s="7"/>
       <c r="U101" s="7"/>
       <c r="V101" s="7"/>
       <c r="W101" s="7"/>
       <c r="X101" s="7"/>
       <c r="Y101" s="7"/>
       <c r="Z101" s="7"/>
       <c r="AA101" s="7"/>
       <c r="AB101" s="7"/>
       <c r="AC101" s="7"/>
       <c r="AD101" s="7"/>
       <c r="AE101" s="7"/>
       <c r="AF101" s="7"/>
       <c r="AG101" s="7"/>
       <c r="AH101" s="7"/>
       <c r="AI101" s="7"/>
       <c r="AJ101" s="7"/>
       <c r="AK101" s="7"/>
       <c r="AL101" s="7"/>
@@ -14903,103 +14904,105 @@
       <c r="CZ101" s="1"/>
       <c r="DA101" s="1"/>
       <c r="DB101" s="1"/>
       <c r="DC101" s="1"/>
       <c r="DD101" s="1"/>
       <c r="DE101" s="1"/>
       <c r="DF101" s="1"/>
       <c r="DG101" s="1"/>
       <c r="DH101" s="1"/>
       <c r="DI101" s="1"/>
       <c r="DJ101" s="1"/>
       <c r="DK101" s="1"/>
       <c r="DL101" s="1"/>
       <c r="DM101" s="1"/>
       <c r="DN101" s="1"/>
       <c r="DO101" s="1"/>
       <c r="DP101" s="1"/>
       <c r="DQ101" s="1"/>
       <c r="DR101" s="1"/>
       <c r="DS101" s="1"/>
       <c r="DT101" s="1"/>
       <c r="DU101" s="1"/>
     </row>
     <row r="102" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="15" t="s">
-        <v>86</v>
+        <v>120</v>
       </c>
       <c r="B102" s="5"/>
       <c r="C102" s="7"/>
       <c r="D102" s="7"/>
       <c r="E102" s="7"/>
       <c r="F102" s="7"/>
       <c r="G102" s="7"/>
       <c r="H102" s="7"/>
       <c r="I102" s="7"/>
       <c r="J102" s="7"/>
       <c r="K102" s="7"/>
-      <c r="L102" s="7"/>
-      <c r="M102" s="7"/>
+      <c r="L102" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="M102" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="N102" s="7"/>
       <c r="O102" s="7"/>
       <c r="P102" s="7"/>
       <c r="Q102" s="7"/>
       <c r="R102" s="7"/>
       <c r="S102" s="7"/>
       <c r="T102" s="7"/>
       <c r="U102" s="7"/>
       <c r="V102" s="7"/>
       <c r="W102" s="7"/>
       <c r="X102" s="7"/>
       <c r="Y102" s="7"/>
       <c r="Z102" s="7"/>
       <c r="AA102" s="7"/>
       <c r="AB102" s="7"/>
       <c r="AC102" s="7"/>
       <c r="AD102" s="7"/>
       <c r="AE102" s="7"/>
       <c r="AF102" s="7"/>
       <c r="AG102" s="7"/>
       <c r="AH102" s="7"/>
       <c r="AI102" s="7"/>
       <c r="AJ102" s="7"/>
       <c r="AK102" s="7"/>
       <c r="AL102" s="7"/>
       <c r="AM102" s="7"/>
       <c r="AN102" s="7"/>
       <c r="AO102" s="7"/>
       <c r="AP102" s="7"/>
       <c r="AQ102" s="7"/>
       <c r="AR102" s="7"/>
       <c r="AS102" s="7"/>
       <c r="AT102" s="7"/>
       <c r="AU102" s="7"/>
       <c r="AV102" s="7"/>
       <c r="AW102" s="7"/>
-      <c r="AX102" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AX102" s="7"/>
       <c r="AY102" s="7"/>
       <c r="AZ102" s="7"/>
       <c r="BA102" s="7"/>
       <c r="BB102" s="7"/>
       <c r="BC102" s="7"/>
       <c r="BD102" s="7"/>
       <c r="BE102" s="7"/>
       <c r="BF102" s="7"/>
       <c r="BG102" s="7"/>
       <c r="BH102" s="7"/>
       <c r="BI102" s="7"/>
       <c r="BJ102" s="7"/>
       <c r="BK102" s="7"/>
       <c r="BL102" s="7"/>
       <c r="BM102" s="7"/>
       <c r="BN102" s="7"/>
       <c r="BO102" s="7"/>
       <c r="BP102" s="7"/>
       <c r="BQ102" s="7"/>
       <c r="BR102" s="7"/>
       <c r="BS102" s="6"/>
       <c r="BT102" s="6"/>
       <c r="BU102" s="1"/>
       <c r="BV102" s="1"/>
       <c r="BW102" s="1"/>
@@ -15034,103 +15037,103 @@
       <c r="CZ102" s="1"/>
       <c r="DA102" s="1"/>
       <c r="DB102" s="1"/>
       <c r="DC102" s="1"/>
       <c r="DD102" s="1"/>
       <c r="DE102" s="1"/>
       <c r="DF102" s="1"/>
       <c r="DG102" s="1"/>
       <c r="DH102" s="1"/>
       <c r="DI102" s="1"/>
       <c r="DJ102" s="1"/>
       <c r="DK102" s="1"/>
       <c r="DL102" s="1"/>
       <c r="DM102" s="1"/>
       <c r="DN102" s="1"/>
       <c r="DO102" s="1"/>
       <c r="DP102" s="1"/>
       <c r="DQ102" s="1"/>
       <c r="DR102" s="1"/>
       <c r="DS102" s="1"/>
       <c r="DT102" s="1"/>
       <c r="DU102" s="1"/>
     </row>
     <row r="103" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="15" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B103" s="5"/>
       <c r="C103" s="7"/>
       <c r="D103" s="7"/>
       <c r="E103" s="7"/>
       <c r="F103" s="7"/>
       <c r="G103" s="7"/>
       <c r="H103" s="7"/>
       <c r="I103" s="7"/>
       <c r="J103" s="7"/>
       <c r="K103" s="7"/>
       <c r="L103" s="7"/>
       <c r="M103" s="7"/>
       <c r="N103" s="7"/>
       <c r="O103" s="7"/>
       <c r="P103" s="7"/>
       <c r="Q103" s="7"/>
       <c r="R103" s="7"/>
       <c r="S103" s="7"/>
       <c r="T103" s="7"/>
       <c r="U103" s="7"/>
-      <c r="V103" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V103" s="7"/>
       <c r="W103" s="7"/>
       <c r="X103" s="7"/>
       <c r="Y103" s="7"/>
       <c r="Z103" s="7"/>
       <c r="AA103" s="7"/>
       <c r="AB103" s="7"/>
       <c r="AC103" s="7"/>
       <c r="AD103" s="7"/>
       <c r="AE103" s="7"/>
       <c r="AF103" s="7"/>
       <c r="AG103" s="7"/>
       <c r="AH103" s="7"/>
       <c r="AI103" s="7"/>
       <c r="AJ103" s="7"/>
       <c r="AK103" s="7"/>
       <c r="AL103" s="7"/>
       <c r="AM103" s="7"/>
       <c r="AN103" s="7"/>
       <c r="AO103" s="7"/>
       <c r="AP103" s="7"/>
       <c r="AQ103" s="7"/>
       <c r="AR103" s="7"/>
       <c r="AS103" s="7"/>
       <c r="AT103" s="7"/>
       <c r="AU103" s="7"/>
       <c r="AV103" s="7"/>
       <c r="AW103" s="7"/>
-      <c r="AX103" s="7"/>
+      <c r="AX103" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="AY103" s="7"/>
       <c r="AZ103" s="7"/>
       <c r="BA103" s="7"/>
       <c r="BB103" s="7"/>
       <c r="BC103" s="7"/>
       <c r="BD103" s="7"/>
       <c r="BE103" s="7"/>
       <c r="BF103" s="7"/>
       <c r="BG103" s="7"/>
       <c r="BH103" s="7"/>
       <c r="BI103" s="7"/>
       <c r="BJ103" s="7"/>
       <c r="BK103" s="7"/>
       <c r="BL103" s="7"/>
       <c r="BM103" s="7"/>
       <c r="BN103" s="7"/>
       <c r="BO103" s="7"/>
       <c r="BP103" s="7"/>
       <c r="BQ103" s="7"/>
       <c r="BR103" s="7"/>
       <c r="BS103" s="6"/>
       <c r="BT103" s="6"/>
       <c r="BU103" s="1"/>
       <c r="BV103" s="1"/>
       <c r="BW103" s="1"/>
@@ -15165,75 +15168,75 @@
       <c r="CZ103" s="1"/>
       <c r="DA103" s="1"/>
       <c r="DB103" s="1"/>
       <c r="DC103" s="1"/>
       <c r="DD103" s="1"/>
       <c r="DE103" s="1"/>
       <c r="DF103" s="1"/>
       <c r="DG103" s="1"/>
       <c r="DH103" s="1"/>
       <c r="DI103" s="1"/>
       <c r="DJ103" s="1"/>
       <c r="DK103" s="1"/>
       <c r="DL103" s="1"/>
       <c r="DM103" s="1"/>
       <c r="DN103" s="1"/>
       <c r="DO103" s="1"/>
       <c r="DP103" s="1"/>
       <c r="DQ103" s="1"/>
       <c r="DR103" s="1"/>
       <c r="DS103" s="1"/>
       <c r="DT103" s="1"/>
       <c r="DU103" s="1"/>
     </row>
     <row r="104" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="15" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B104" s="5"/>
       <c r="C104" s="7"/>
       <c r="D104" s="7"/>
-      <c r="E104" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E104" s="7"/>
       <c r="F104" s="7"/>
       <c r="G104" s="7"/>
       <c r="H104" s="7"/>
       <c r="I104" s="7"/>
       <c r="J104" s="7"/>
       <c r="K104" s="7"/>
       <c r="L104" s="7"/>
       <c r="M104" s="7"/>
       <c r="N104" s="7"/>
       <c r="O104" s="7"/>
       <c r="P104" s="7"/>
       <c r="Q104" s="7"/>
       <c r="R104" s="7"/>
       <c r="S104" s="7"/>
       <c r="T104" s="7"/>
       <c r="U104" s="7"/>
-      <c r="V104" s="7"/>
+      <c r="V104" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="W104" s="7"/>
       <c r="X104" s="7"/>
       <c r="Y104" s="7"/>
       <c r="Z104" s="7"/>
       <c r="AA104" s="7"/>
       <c r="AB104" s="7"/>
       <c r="AC104" s="7"/>
       <c r="AD104" s="7"/>
       <c r="AE104" s="7"/>
       <c r="AF104" s="7"/>
       <c r="AG104" s="7"/>
       <c r="AH104" s="7"/>
       <c r="AI104" s="7"/>
       <c r="AJ104" s="7"/>
       <c r="AK104" s="7"/>
       <c r="AL104" s="7"/>
       <c r="AM104" s="7"/>
       <c r="AN104" s="7"/>
       <c r="AO104" s="7"/>
       <c r="AP104" s="7"/>
       <c r="AQ104" s="7"/>
       <c r="AR104" s="7"/>
       <c r="AS104" s="7"/>
       <c r="AT104" s="7"/>
       <c r="AU104" s="7"/>
@@ -15296,66 +15299,66 @@
       <c r="CZ104" s="1"/>
       <c r="DA104" s="1"/>
       <c r="DB104" s="1"/>
       <c r="DC104" s="1"/>
       <c r="DD104" s="1"/>
       <c r="DE104" s="1"/>
       <c r="DF104" s="1"/>
       <c r="DG104" s="1"/>
       <c r="DH104" s="1"/>
       <c r="DI104" s="1"/>
       <c r="DJ104" s="1"/>
       <c r="DK104" s="1"/>
       <c r="DL104" s="1"/>
       <c r="DM104" s="1"/>
       <c r="DN104" s="1"/>
       <c r="DO104" s="1"/>
       <c r="DP104" s="1"/>
       <c r="DQ104" s="1"/>
       <c r="DR104" s="1"/>
       <c r="DS104" s="1"/>
       <c r="DT104" s="1"/>
       <c r="DU104" s="1"/>
     </row>
     <row r="105" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="15" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B105" s="5"/>
       <c r="C105" s="7"/>
       <c r="D105" s="7"/>
-      <c r="E105" s="7"/>
+      <c r="E105" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="F105" s="7"/>
       <c r="G105" s="7"/>
       <c r="H105" s="7"/>
       <c r="I105" s="7"/>
       <c r="J105" s="7"/>
       <c r="K105" s="7"/>
       <c r="L105" s="7"/>
-      <c r="M105" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M105" s="7"/>
       <c r="N105" s="7"/>
       <c r="O105" s="7"/>
       <c r="P105" s="7"/>
       <c r="Q105" s="7"/>
       <c r="R105" s="7"/>
       <c r="S105" s="7"/>
       <c r="T105" s="7"/>
       <c r="U105" s="7"/>
       <c r="V105" s="7"/>
       <c r="W105" s="7"/>
       <c r="X105" s="7"/>
       <c r="Y105" s="7"/>
       <c r="Z105" s="7"/>
       <c r="AA105" s="7"/>
       <c r="AB105" s="7"/>
       <c r="AC105" s="7"/>
       <c r="AD105" s="7"/>
       <c r="AE105" s="7"/>
       <c r="AF105" s="7"/>
       <c r="AG105" s="7"/>
       <c r="AH105" s="7"/>
       <c r="AI105" s="7"/>
       <c r="AJ105" s="7"/>
       <c r="AK105" s="7"/>
       <c r="AL105" s="7"/>
@@ -15427,66 +15430,66 @@
       <c r="CZ105" s="1"/>
       <c r="DA105" s="1"/>
       <c r="DB105" s="1"/>
       <c r="DC105" s="1"/>
       <c r="DD105" s="1"/>
       <c r="DE105" s="1"/>
       <c r="DF105" s="1"/>
       <c r="DG105" s="1"/>
       <c r="DH105" s="1"/>
       <c r="DI105" s="1"/>
       <c r="DJ105" s="1"/>
       <c r="DK105" s="1"/>
       <c r="DL105" s="1"/>
       <c r="DM105" s="1"/>
       <c r="DN105" s="1"/>
       <c r="DO105" s="1"/>
       <c r="DP105" s="1"/>
       <c r="DQ105" s="1"/>
       <c r="DR105" s="1"/>
       <c r="DS105" s="1"/>
       <c r="DT105" s="1"/>
       <c r="DU105" s="1"/>
     </row>
     <row r="106" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="15" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B106" s="5"/>
       <c r="C106" s="7"/>
-      <c r="D106" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D106" s="7"/>
       <c r="E106" s="7"/>
       <c r="F106" s="7"/>
       <c r="G106" s="7"/>
       <c r="H106" s="7"/>
       <c r="I106" s="7"/>
       <c r="J106" s="7"/>
       <c r="K106" s="7"/>
       <c r="L106" s="7"/>
-      <c r="M106" s="7"/>
+      <c r="M106" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="N106" s="7"/>
       <c r="O106" s="7"/>
       <c r="P106" s="7"/>
       <c r="Q106" s="7"/>
       <c r="R106" s="7"/>
       <c r="S106" s="7"/>
       <c r="T106" s="7"/>
       <c r="U106" s="7"/>
       <c r="V106" s="7"/>
       <c r="W106" s="7"/>
       <c r="X106" s="7"/>
       <c r="Y106" s="7"/>
       <c r="Z106" s="7"/>
       <c r="AA106" s="7"/>
       <c r="AB106" s="7"/>
       <c r="AC106" s="7"/>
       <c r="AD106" s="7"/>
       <c r="AE106" s="7"/>
       <c r="AF106" s="7"/>
       <c r="AG106" s="7"/>
       <c r="AH106" s="7"/>
       <c r="AI106" s="7"/>
       <c r="AJ106" s="7"/>
       <c r="AK106" s="7"/>
       <c r="AL106" s="7"/>
@@ -15558,79 +15561,79 @@
       <c r="CZ106" s="1"/>
       <c r="DA106" s="1"/>
       <c r="DB106" s="1"/>
       <c r="DC106" s="1"/>
       <c r="DD106" s="1"/>
       <c r="DE106" s="1"/>
       <c r="DF106" s="1"/>
       <c r="DG106" s="1"/>
       <c r="DH106" s="1"/>
       <c r="DI106" s="1"/>
       <c r="DJ106" s="1"/>
       <c r="DK106" s="1"/>
       <c r="DL106" s="1"/>
       <c r="DM106" s="1"/>
       <c r="DN106" s="1"/>
       <c r="DO106" s="1"/>
       <c r="DP106" s="1"/>
       <c r="DQ106" s="1"/>
       <c r="DR106" s="1"/>
       <c r="DS106" s="1"/>
       <c r="DT106" s="1"/>
       <c r="DU106" s="1"/>
     </row>
     <row r="107" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="15" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B107" s="5"/>
       <c r="C107" s="7"/>
-      <c r="D107" s="7"/>
+      <c r="D107" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="E107" s="7"/>
       <c r="F107" s="7"/>
       <c r="G107" s="7"/>
       <c r="H107" s="7"/>
       <c r="I107" s="7"/>
       <c r="J107" s="7"/>
       <c r="K107" s="7"/>
       <c r="L107" s="7"/>
       <c r="M107" s="7"/>
       <c r="N107" s="7"/>
       <c r="O107" s="7"/>
       <c r="P107" s="7"/>
       <c r="Q107" s="7"/>
       <c r="R107" s="7"/>
       <c r="S107" s="7"/>
       <c r="T107" s="7"/>
       <c r="U107" s="7"/>
       <c r="V107" s="7"/>
       <c r="W107" s="7"/>
       <c r="X107" s="7"/>
       <c r="Y107" s="7"/>
-      <c r="Z107" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z107" s="7"/>
       <c r="AA107" s="7"/>
       <c r="AB107" s="7"/>
       <c r="AC107" s="7"/>
       <c r="AD107" s="7"/>
       <c r="AE107" s="7"/>
       <c r="AF107" s="7"/>
       <c r="AG107" s="7"/>
       <c r="AH107" s="7"/>
       <c r="AI107" s="7"/>
       <c r="AJ107" s="7"/>
       <c r="AK107" s="7"/>
       <c r="AL107" s="7"/>
       <c r="AM107" s="7"/>
       <c r="AN107" s="7"/>
       <c r="AO107" s="7"/>
       <c r="AP107" s="7"/>
       <c r="AQ107" s="7"/>
       <c r="AR107" s="7"/>
       <c r="AS107" s="7"/>
       <c r="AT107" s="7"/>
       <c r="AU107" s="7"/>
       <c r="AV107" s="7"/>
       <c r="AW107" s="7"/>
       <c r="AX107" s="7"/>
       <c r="AY107" s="7"/>
@@ -15689,79 +15692,79 @@
       <c r="CZ107" s="1"/>
       <c r="DA107" s="1"/>
       <c r="DB107" s="1"/>
       <c r="DC107" s="1"/>
       <c r="DD107" s="1"/>
       <c r="DE107" s="1"/>
       <c r="DF107" s="1"/>
       <c r="DG107" s="1"/>
       <c r="DH107" s="1"/>
       <c r="DI107" s="1"/>
       <c r="DJ107" s="1"/>
       <c r="DK107" s="1"/>
       <c r="DL107" s="1"/>
       <c r="DM107" s="1"/>
       <c r="DN107" s="1"/>
       <c r="DO107" s="1"/>
       <c r="DP107" s="1"/>
       <c r="DQ107" s="1"/>
       <c r="DR107" s="1"/>
       <c r="DS107" s="1"/>
       <c r="DT107" s="1"/>
       <c r="DU107" s="1"/>
     </row>
     <row r="108" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="15" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B108" s="5"/>
-      <c r="C108" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C108" s="7"/>
       <c r="D108" s="7"/>
       <c r="E108" s="7"/>
       <c r="F108" s="7"/>
       <c r="G108" s="7"/>
       <c r="H108" s="7"/>
       <c r="I108" s="7"/>
       <c r="J108" s="7"/>
       <c r="K108" s="7"/>
       <c r="L108" s="7"/>
       <c r="M108" s="7"/>
       <c r="N108" s="7"/>
       <c r="O108" s="7"/>
       <c r="P108" s="7"/>
       <c r="Q108" s="7"/>
       <c r="R108" s="7"/>
       <c r="S108" s="7"/>
       <c r="T108" s="7"/>
       <c r="U108" s="7"/>
       <c r="V108" s="7"/>
       <c r="W108" s="7"/>
       <c r="X108" s="7"/>
       <c r="Y108" s="7"/>
-      <c r="Z108" s="7"/>
+      <c r="Z108" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="AA108" s="7"/>
       <c r="AB108" s="7"/>
       <c r="AC108" s="7"/>
       <c r="AD108" s="7"/>
       <c r="AE108" s="7"/>
       <c r="AF108" s="7"/>
       <c r="AG108" s="7"/>
       <c r="AH108" s="7"/>
       <c r="AI108" s="7"/>
       <c r="AJ108" s="7"/>
       <c r="AK108" s="7"/>
       <c r="AL108" s="7"/>
       <c r="AM108" s="7"/>
       <c r="AN108" s="7"/>
       <c r="AO108" s="7"/>
       <c r="AP108" s="7"/>
       <c r="AQ108" s="7"/>
       <c r="AR108" s="7"/>
       <c r="AS108" s="7"/>
       <c r="AT108" s="7"/>
       <c r="AU108" s="7"/>
       <c r="AV108" s="7"/>
       <c r="AW108" s="7"/>
       <c r="AX108" s="7"/>
       <c r="AY108" s="7"/>
@@ -15820,105 +15823,105 @@
       <c r="CZ108" s="1"/>
       <c r="DA108" s="1"/>
       <c r="DB108" s="1"/>
       <c r="DC108" s="1"/>
       <c r="DD108" s="1"/>
       <c r="DE108" s="1"/>
       <c r="DF108" s="1"/>
       <c r="DG108" s="1"/>
       <c r="DH108" s="1"/>
       <c r="DI108" s="1"/>
       <c r="DJ108" s="1"/>
       <c r="DK108" s="1"/>
       <c r="DL108" s="1"/>
       <c r="DM108" s="1"/>
       <c r="DN108" s="1"/>
       <c r="DO108" s="1"/>
       <c r="DP108" s="1"/>
       <c r="DQ108" s="1"/>
       <c r="DR108" s="1"/>
       <c r="DS108" s="1"/>
       <c r="DT108" s="1"/>
       <c r="DU108" s="1"/>
     </row>
     <row r="109" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="15" t="s">
-        <v>136</v>
+        <v>93</v>
       </c>
       <c r="B109" s="5"/>
-      <c r="C109" s="7"/>
+      <c r="C109" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="D109" s="7"/>
       <c r="E109" s="7"/>
       <c r="F109" s="7"/>
       <c r="G109" s="7"/>
       <c r="H109" s="7"/>
       <c r="I109" s="7"/>
       <c r="J109" s="7"/>
       <c r="K109" s="7"/>
       <c r="L109" s="7"/>
       <c r="M109" s="7"/>
       <c r="N109" s="7"/>
       <c r="O109" s="7"/>
       <c r="P109" s="7"/>
       <c r="Q109" s="7"/>
       <c r="R109" s="7"/>
       <c r="S109" s="7"/>
       <c r="T109" s="7"/>
       <c r="U109" s="7"/>
       <c r="V109" s="7"/>
       <c r="W109" s="7"/>
       <c r="X109" s="7"/>
       <c r="Y109" s="7"/>
       <c r="Z109" s="7"/>
       <c r="AA109" s="7"/>
       <c r="AB109" s="7"/>
       <c r="AC109" s="7"/>
       <c r="AD109" s="7"/>
       <c r="AE109" s="7"/>
       <c r="AF109" s="7"/>
       <c r="AG109" s="7"/>
       <c r="AH109" s="7"/>
       <c r="AI109" s="7"/>
       <c r="AJ109" s="7"/>
       <c r="AK109" s="7"/>
       <c r="AL109" s="7"/>
       <c r="AM109" s="7"/>
       <c r="AN109" s="7"/>
       <c r="AO109" s="7"/>
       <c r="AP109" s="7"/>
       <c r="AQ109" s="7"/>
       <c r="AR109" s="7"/>
       <c r="AS109" s="7"/>
       <c r="AT109" s="7"/>
       <c r="AU109" s="7"/>
       <c r="AV109" s="7"/>
       <c r="AW109" s="7"/>
       <c r="AX109" s="7"/>
       <c r="AY109" s="7"/>
-      <c r="AZ109" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ109" s="7"/>
       <c r="BA109" s="7"/>
       <c r="BB109" s="7"/>
       <c r="BC109" s="7"/>
       <c r="BD109" s="7"/>
       <c r="BE109" s="7"/>
       <c r="BF109" s="7"/>
       <c r="BG109" s="7"/>
       <c r="BH109" s="7"/>
       <c r="BI109" s="7"/>
       <c r="BJ109" s="7"/>
       <c r="BK109" s="7"/>
       <c r="BL109" s="7"/>
       <c r="BM109" s="7"/>
       <c r="BN109" s="7"/>
       <c r="BO109" s="7"/>
       <c r="BP109" s="7"/>
       <c r="BQ109" s="7"/>
       <c r="BR109" s="7"/>
       <c r="BS109" s="6"/>
       <c r="BT109" s="6"/>
       <c r="BU109" s="1"/>
       <c r="BV109" s="1"/>
       <c r="BW109" s="1"/>
       <c r="BX109" s="1"/>
       <c r="BY109" s="1"/>
@@ -15951,51 +15954,51 @@
       <c r="CZ109" s="1"/>
       <c r="DA109" s="1"/>
       <c r="DB109" s="1"/>
       <c r="DC109" s="1"/>
       <c r="DD109" s="1"/>
       <c r="DE109" s="1"/>
       <c r="DF109" s="1"/>
       <c r="DG109" s="1"/>
       <c r="DH109" s="1"/>
       <c r="DI109" s="1"/>
       <c r="DJ109" s="1"/>
       <c r="DK109" s="1"/>
       <c r="DL109" s="1"/>
       <c r="DM109" s="1"/>
       <c r="DN109" s="1"/>
       <c r="DO109" s="1"/>
       <c r="DP109" s="1"/>
       <c r="DQ109" s="1"/>
       <c r="DR109" s="1"/>
       <c r="DS109" s="1"/>
       <c r="DT109" s="1"/>
       <c r="DU109" s="1"/>
     </row>
     <row r="110" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="15" t="s">
-        <v>184</v>
+        <v>136</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="7"/>
       <c r="D110" s="7"/>
       <c r="E110" s="7"/>
       <c r="F110" s="7"/>
       <c r="G110" s="7"/>
       <c r="H110" s="7"/>
       <c r="I110" s="7"/>
       <c r="J110" s="7"/>
       <c r="K110" s="7"/>
       <c r="L110" s="7"/>
       <c r="M110" s="7"/>
       <c r="N110" s="7"/>
       <c r="O110" s="7"/>
       <c r="P110" s="7"/>
       <c r="Q110" s="7"/>
       <c r="R110" s="7"/>
       <c r="S110" s="7"/>
       <c r="T110" s="7"/>
       <c r="U110" s="7"/>
       <c r="V110" s="7"/>
       <c r="W110" s="7"/>
       <c r="X110" s="7"/>
       <c r="Y110" s="7"/>
@@ -16003,55 +16006,55 @@
       <c r="AA110" s="7"/>
       <c r="AB110" s="7"/>
       <c r="AC110" s="7"/>
       <c r="AD110" s="7"/>
       <c r="AE110" s="7"/>
       <c r="AF110" s="7"/>
       <c r="AG110" s="7"/>
       <c r="AH110" s="7"/>
       <c r="AI110" s="7"/>
       <c r="AJ110" s="7"/>
       <c r="AK110" s="7"/>
       <c r="AL110" s="7"/>
       <c r="AM110" s="7"/>
       <c r="AN110" s="7"/>
       <c r="AO110" s="7"/>
       <c r="AP110" s="7"/>
       <c r="AQ110" s="7"/>
       <c r="AR110" s="7"/>
       <c r="AS110" s="7"/>
       <c r="AT110" s="7"/>
       <c r="AU110" s="7"/>
       <c r="AV110" s="7"/>
       <c r="AW110" s="7"/>
       <c r="AX110" s="7"/>
       <c r="AY110" s="7"/>
-      <c r="AZ110" s="7"/>
+      <c r="AZ110" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="BA110" s="7"/>
-      <c r="BB110" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BB110" s="7"/>
       <c r="BC110" s="7"/>
       <c r="BD110" s="7"/>
       <c r="BE110" s="7"/>
       <c r="BF110" s="7"/>
       <c r="BG110" s="7"/>
       <c r="BH110" s="7"/>
       <c r="BI110" s="7"/>
       <c r="BJ110" s="7"/>
       <c r="BK110" s="7"/>
       <c r="BL110" s="7"/>
       <c r="BM110" s="7"/>
       <c r="BN110" s="7"/>
       <c r="BO110" s="7"/>
       <c r="BP110" s="7"/>
       <c r="BQ110" s="7"/>
       <c r="BR110" s="7"/>
       <c r="BS110" s="6"/>
       <c r="BT110" s="6"/>
       <c r="BU110" s="1"/>
       <c r="BV110" s="1"/>
       <c r="BW110" s="1"/>
       <c r="BX110" s="1"/>
       <c r="BY110" s="1"/>
       <c r="BZ110" s="1"/>
       <c r="CA110" s="1"/>
@@ -16082,107 +16085,107 @@
       <c r="CZ110" s="1"/>
       <c r="DA110" s="1"/>
       <c r="DB110" s="1"/>
       <c r="DC110" s="1"/>
       <c r="DD110" s="1"/>
       <c r="DE110" s="1"/>
       <c r="DF110" s="1"/>
       <c r="DG110" s="1"/>
       <c r="DH110" s="1"/>
       <c r="DI110" s="1"/>
       <c r="DJ110" s="1"/>
       <c r="DK110" s="1"/>
       <c r="DL110" s="1"/>
       <c r="DM110" s="1"/>
       <c r="DN110" s="1"/>
       <c r="DO110" s="1"/>
       <c r="DP110" s="1"/>
       <c r="DQ110" s="1"/>
       <c r="DR110" s="1"/>
       <c r="DS110" s="1"/>
       <c r="DT110" s="1"/>
       <c r="DU110" s="1"/>
     </row>
     <row r="111" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="15" t="s">
-        <v>84</v>
+        <v>184</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="7"/>
       <c r="D111" s="7"/>
       <c r="E111" s="7"/>
       <c r="F111" s="7"/>
       <c r="G111" s="7"/>
       <c r="H111" s="7"/>
       <c r="I111" s="7"/>
       <c r="J111" s="7"/>
       <c r="K111" s="7"/>
       <c r="L111" s="7"/>
       <c r="M111" s="7"/>
       <c r="N111" s="7"/>
       <c r="O111" s="7"/>
       <c r="P111" s="7"/>
       <c r="Q111" s="7"/>
       <c r="R111" s="7"/>
       <c r="S111" s="7"/>
       <c r="T111" s="7"/>
       <c r="U111" s="7"/>
       <c r="V111" s="7"/>
       <c r="W111" s="7"/>
       <c r="X111" s="7"/>
       <c r="Y111" s="7"/>
       <c r="Z111" s="7"/>
       <c r="AA111" s="7"/>
       <c r="AB111" s="7"/>
       <c r="AC111" s="7"/>
       <c r="AD111" s="7"/>
       <c r="AE111" s="7"/>
-      <c r="AF111" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AF111" s="7"/>
       <c r="AG111" s="7"/>
       <c r="AH111" s="7"/>
       <c r="AI111" s="7"/>
       <c r="AJ111" s="7"/>
       <c r="AK111" s="7"/>
       <c r="AL111" s="7"/>
       <c r="AM111" s="7"/>
       <c r="AN111" s="7"/>
       <c r="AO111" s="7"/>
       <c r="AP111" s="7"/>
       <c r="AQ111" s="7"/>
       <c r="AR111" s="7"/>
       <c r="AS111" s="7"/>
       <c r="AT111" s="7"/>
       <c r="AU111" s="7"/>
       <c r="AV111" s="7"/>
       <c r="AW111" s="7"/>
       <c r="AX111" s="7"/>
       <c r="AY111" s="7"/>
       <c r="AZ111" s="7"/>
       <c r="BA111" s="7"/>
-      <c r="BB111" s="7"/>
+      <c r="BB111" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="BC111" s="7"/>
       <c r="BD111" s="7"/>
       <c r="BE111" s="7"/>
       <c r="BF111" s="7"/>
       <c r="BG111" s="7"/>
       <c r="BH111" s="7"/>
       <c r="BI111" s="7"/>
       <c r="BJ111" s="7"/>
       <c r="BK111" s="7"/>
       <c r="BL111" s="7"/>
       <c r="BM111" s="7"/>
       <c r="BN111" s="7"/>
       <c r="BO111" s="7"/>
       <c r="BP111" s="7"/>
       <c r="BQ111" s="7"/>
       <c r="BR111" s="7"/>
       <c r="BS111" s="6"/>
       <c r="BT111" s="6"/>
       <c r="BU111" s="1"/>
       <c r="BV111" s="1"/>
       <c r="BW111" s="1"/>
       <c r="BX111" s="1"/>
       <c r="BY111" s="1"/>
       <c r="BZ111" s="1"/>
       <c r="CA111" s="1"/>
@@ -16213,85 +16216,85 @@
       <c r="CZ111" s="1"/>
       <c r="DA111" s="1"/>
       <c r="DB111" s="1"/>
       <c r="DC111" s="1"/>
       <c r="DD111" s="1"/>
       <c r="DE111" s="1"/>
       <c r="DF111" s="1"/>
       <c r="DG111" s="1"/>
       <c r="DH111" s="1"/>
       <c r="DI111" s="1"/>
       <c r="DJ111" s="1"/>
       <c r="DK111" s="1"/>
       <c r="DL111" s="1"/>
       <c r="DM111" s="1"/>
       <c r="DN111" s="1"/>
       <c r="DO111" s="1"/>
       <c r="DP111" s="1"/>
       <c r="DQ111" s="1"/>
       <c r="DR111" s="1"/>
       <c r="DS111" s="1"/>
       <c r="DT111" s="1"/>
       <c r="DU111" s="1"/>
     </row>
     <row r="112" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="15" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="7"/>
       <c r="D112" s="7"/>
       <c r="E112" s="7"/>
       <c r="F112" s="7"/>
       <c r="G112" s="7"/>
       <c r="H112" s="7"/>
       <c r="I112" s="7"/>
       <c r="J112" s="7"/>
       <c r="K112" s="7"/>
       <c r="L112" s="7"/>
       <c r="M112" s="7"/>
       <c r="N112" s="7"/>
       <c r="O112" s="7"/>
       <c r="P112" s="7"/>
       <c r="Q112" s="7"/>
       <c r="R112" s="7"/>
       <c r="S112" s="7"/>
       <c r="T112" s="7"/>
       <c r="U112" s="7"/>
       <c r="V112" s="7"/>
       <c r="W112" s="7"/>
       <c r="X112" s="7"/>
       <c r="Y112" s="7"/>
       <c r="Z112" s="7"/>
       <c r="AA112" s="7"/>
       <c r="AB112" s="7"/>
       <c r="AC112" s="7"/>
       <c r="AD112" s="7"/>
-      <c r="AE112" s="7" t="s">
+      <c r="AE112" s="7"/>
+      <c r="AF112" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="AF112" s="7"/>
       <c r="AG112" s="7"/>
       <c r="AH112" s="7"/>
       <c r="AI112" s="7"/>
       <c r="AJ112" s="7"/>
       <c r="AK112" s="7"/>
       <c r="AL112" s="7"/>
       <c r="AM112" s="7"/>
       <c r="AN112" s="7"/>
       <c r="AO112" s="7"/>
       <c r="AP112" s="7"/>
       <c r="AQ112" s="7"/>
       <c r="AR112" s="7"/>
       <c r="AS112" s="7"/>
       <c r="AT112" s="7"/>
       <c r="AU112" s="7"/>
       <c r="AV112" s="7"/>
       <c r="AW112" s="7"/>
       <c r="AX112" s="7"/>
       <c r="AY112" s="7"/>
       <c r="AZ112" s="7"/>
       <c r="BA112" s="7"/>
       <c r="BB112" s="7"/>
       <c r="BC112" s="7"/>
       <c r="BD112" s="7"/>
       <c r="BE112" s="7"/>
@@ -16344,84 +16347,84 @@
       <c r="CZ112" s="1"/>
       <c r="DA112" s="1"/>
       <c r="DB112" s="1"/>
       <c r="DC112" s="1"/>
       <c r="DD112" s="1"/>
       <c r="DE112" s="1"/>
       <c r="DF112" s="1"/>
       <c r="DG112" s="1"/>
       <c r="DH112" s="1"/>
       <c r="DI112" s="1"/>
       <c r="DJ112" s="1"/>
       <c r="DK112" s="1"/>
       <c r="DL112" s="1"/>
       <c r="DM112" s="1"/>
       <c r="DN112" s="1"/>
       <c r="DO112" s="1"/>
       <c r="DP112" s="1"/>
       <c r="DQ112" s="1"/>
       <c r="DR112" s="1"/>
       <c r="DS112" s="1"/>
       <c r="DT112" s="1"/>
       <c r="DU112" s="1"/>
     </row>
     <row r="113" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="15" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="7"/>
       <c r="D113" s="7"/>
       <c r="E113" s="7"/>
       <c r="F113" s="7"/>
       <c r="G113" s="7"/>
       <c r="H113" s="7"/>
       <c r="I113" s="7"/>
       <c r="J113" s="7"/>
       <c r="K113" s="7"/>
       <c r="L113" s="7"/>
       <c r="M113" s="7"/>
       <c r="N113" s="7"/>
       <c r="O113" s="7"/>
       <c r="P113" s="7"/>
       <c r="Q113" s="7"/>
       <c r="R113" s="7"/>
       <c r="S113" s="7"/>
       <c r="T113" s="7"/>
       <c r="U113" s="7"/>
-      <c r="V113" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V113" s="7"/>
       <c r="W113" s="7"/>
       <c r="X113" s="7"/>
       <c r="Y113" s="7"/>
       <c r="Z113" s="7"/>
       <c r="AA113" s="7"/>
       <c r="AB113" s="7"/>
       <c r="AC113" s="7"/>
       <c r="AD113" s="7"/>
-      <c r="AE113" s="7"/>
+      <c r="AE113" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="AF113" s="7"/>
       <c r="AG113" s="7"/>
       <c r="AH113" s="7"/>
       <c r="AI113" s="7"/>
       <c r="AJ113" s="7"/>
       <c r="AK113" s="7"/>
       <c r="AL113" s="7"/>
       <c r="AM113" s="7"/>
       <c r="AN113" s="7"/>
       <c r="AO113" s="7"/>
       <c r="AP113" s="7"/>
       <c r="AQ113" s="7"/>
       <c r="AR113" s="7"/>
       <c r="AS113" s="7"/>
       <c r="AT113" s="7"/>
       <c r="AU113" s="7"/>
       <c r="AV113" s="7"/>
       <c r="AW113" s="7"/>
       <c r="AX113" s="7"/>
       <c r="AY113" s="7"/>
       <c r="AZ113" s="7"/>
       <c r="BA113" s="7"/>
       <c r="BB113" s="7"/>
       <c r="BC113" s="7"/>
       <c r="BD113" s="7"/>
@@ -16475,113 +16478,113 @@
       <c r="CZ113" s="1"/>
       <c r="DA113" s="1"/>
       <c r="DB113" s="1"/>
       <c r="DC113" s="1"/>
       <c r="DD113" s="1"/>
       <c r="DE113" s="1"/>
       <c r="DF113" s="1"/>
       <c r="DG113" s="1"/>
       <c r="DH113" s="1"/>
       <c r="DI113" s="1"/>
       <c r="DJ113" s="1"/>
       <c r="DK113" s="1"/>
       <c r="DL113" s="1"/>
       <c r="DM113" s="1"/>
       <c r="DN113" s="1"/>
       <c r="DO113" s="1"/>
       <c r="DP113" s="1"/>
       <c r="DQ113" s="1"/>
       <c r="DR113" s="1"/>
       <c r="DS113" s="1"/>
       <c r="DT113" s="1"/>
       <c r="DU113" s="1"/>
     </row>
     <row r="114" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="15" t="s">
-        <v>179</v>
+        <v>83</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="7"/>
       <c r="D114" s="7"/>
       <c r="E114" s="7"/>
       <c r="F114" s="7"/>
       <c r="G114" s="7"/>
       <c r="H114" s="7"/>
       <c r="I114" s="7"/>
       <c r="J114" s="7"/>
       <c r="K114" s="7"/>
       <c r="L114" s="7"/>
       <c r="M114" s="7"/>
       <c r="N114" s="7"/>
       <c r="O114" s="7"/>
       <c r="P114" s="7"/>
       <c r="Q114" s="7"/>
       <c r="R114" s="7"/>
       <c r="S114" s="7"/>
       <c r="T114" s="7"/>
       <c r="U114" s="7"/>
-      <c r="V114" s="7"/>
+      <c r="V114" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="W114" s="7"/>
       <c r="X114" s="7"/>
       <c r="Y114" s="7"/>
       <c r="Z114" s="7"/>
       <c r="AA114" s="7"/>
       <c r="AB114" s="7"/>
       <c r="AC114" s="7"/>
       <c r="AD114" s="7"/>
       <c r="AE114" s="7"/>
       <c r="AF114" s="7"/>
       <c r="AG114" s="7"/>
       <c r="AH114" s="7"/>
       <c r="AI114" s="7"/>
       <c r="AJ114" s="7"/>
       <c r="AK114" s="7"/>
       <c r="AL114" s="7"/>
       <c r="AM114" s="7"/>
       <c r="AN114" s="7"/>
       <c r="AO114" s="7"/>
       <c r="AP114" s="7"/>
       <c r="AQ114" s="7"/>
       <c r="AR114" s="7"/>
       <c r="AS114" s="7"/>
       <c r="AT114" s="7"/>
       <c r="AU114" s="7"/>
       <c r="AV114" s="7"/>
       <c r="AW114" s="7"/>
       <c r="AX114" s="7"/>
       <c r="AY114" s="7"/>
       <c r="AZ114" s="7"/>
       <c r="BA114" s="7"/>
       <c r="BB114" s="7"/>
       <c r="BC114" s="7"/>
       <c r="BD114" s="7"/>
       <c r="BE114" s="7"/>
       <c r="BF114" s="7"/>
       <c r="BG114" s="7"/>
-      <c r="BH114" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BH114" s="7"/>
       <c r="BI114" s="7"/>
       <c r="BJ114" s="7"/>
       <c r="BK114" s="7"/>
       <c r="BL114" s="7"/>
       <c r="BM114" s="7"/>
       <c r="BN114" s="7"/>
       <c r="BO114" s="7"/>
       <c r="BP114" s="7"/>
       <c r="BQ114" s="7"/>
       <c r="BR114" s="7"/>
       <c r="BS114" s="6"/>
       <c r="BT114" s="6"/>
       <c r="BU114" s="1"/>
       <c r="BV114" s="1"/>
       <c r="BW114" s="1"/>
       <c r="BX114" s="1"/>
       <c r="BY114" s="1"/>
       <c r="BZ114" s="1"/>
       <c r="CA114" s="1"/>
       <c r="CB114" s="1"/>
       <c r="CC114" s="1"/>
       <c r="CD114" s="1"/>
       <c r="CE114" s="1"/>
       <c r="CF114" s="1"/>
       <c r="CG114" s="1"/>
@@ -16606,113 +16609,113 @@
       <c r="CZ114" s="1"/>
       <c r="DA114" s="1"/>
       <c r="DB114" s="1"/>
       <c r="DC114" s="1"/>
       <c r="DD114" s="1"/>
       <c r="DE114" s="1"/>
       <c r="DF114" s="1"/>
       <c r="DG114" s="1"/>
       <c r="DH114" s="1"/>
       <c r="DI114" s="1"/>
       <c r="DJ114" s="1"/>
       <c r="DK114" s="1"/>
       <c r="DL114" s="1"/>
       <c r="DM114" s="1"/>
       <c r="DN114" s="1"/>
       <c r="DO114" s="1"/>
       <c r="DP114" s="1"/>
       <c r="DQ114" s="1"/>
       <c r="DR114" s="1"/>
       <c r="DS114" s="1"/>
       <c r="DT114" s="1"/>
       <c r="DU114" s="1"/>
     </row>
     <row r="115" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="15" t="s">
-        <v>157</v>
+        <v>179</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="7"/>
       <c r="D115" s="7"/>
       <c r="E115" s="7"/>
       <c r="F115" s="7"/>
       <c r="G115" s="7"/>
       <c r="H115" s="7"/>
       <c r="I115" s="7"/>
       <c r="J115" s="7"/>
       <c r="K115" s="7"/>
       <c r="L115" s="7"/>
       <c r="M115" s="7"/>
       <c r="N115" s="7"/>
       <c r="O115" s="7"/>
       <c r="P115" s="7"/>
       <c r="Q115" s="7"/>
       <c r="R115" s="7"/>
       <c r="S115" s="7"/>
       <c r="T115" s="7"/>
       <c r="U115" s="7"/>
       <c r="V115" s="7"/>
       <c r="W115" s="7"/>
       <c r="X115" s="7"/>
       <c r="Y115" s="7"/>
       <c r="Z115" s="7"/>
       <c r="AA115" s="7"/>
       <c r="AB115" s="7"/>
       <c r="AC115" s="7"/>
       <c r="AD115" s="7"/>
       <c r="AE115" s="7"/>
       <c r="AF115" s="7"/>
       <c r="AG115" s="7"/>
       <c r="AH115" s="7"/>
       <c r="AI115" s="7"/>
       <c r="AJ115" s="7"/>
       <c r="AK115" s="7"/>
       <c r="AL115" s="7"/>
       <c r="AM115" s="7"/>
-      <c r="AN115" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AN115" s="7"/>
       <c r="AO115" s="7"/>
       <c r="AP115" s="7"/>
       <c r="AQ115" s="7"/>
       <c r="AR115" s="7"/>
       <c r="AS115" s="7"/>
       <c r="AT115" s="7"/>
       <c r="AU115" s="7"/>
       <c r="AV115" s="7"/>
       <c r="AW115" s="7"/>
       <c r="AX115" s="7"/>
       <c r="AY115" s="7"/>
       <c r="AZ115" s="7"/>
       <c r="BA115" s="7"/>
       <c r="BB115" s="7"/>
       <c r="BC115" s="7"/>
       <c r="BD115" s="7"/>
       <c r="BE115" s="7"/>
       <c r="BF115" s="7"/>
       <c r="BG115" s="7"/>
-      <c r="BH115" s="7"/>
+      <c r="BH115" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="BI115" s="7"/>
       <c r="BJ115" s="7"/>
       <c r="BK115" s="7"/>
       <c r="BL115" s="7"/>
       <c r="BM115" s="7"/>
       <c r="BN115" s="7"/>
       <c r="BO115" s="7"/>
       <c r="BP115" s="7"/>
       <c r="BQ115" s="7"/>
       <c r="BR115" s="7"/>
       <c r="BS115" s="6"/>
       <c r="BT115" s="6"/>
       <c r="BU115" s="1"/>
       <c r="BV115" s="1"/>
       <c r="BW115" s="1"/>
       <c r="BX115" s="1"/>
       <c r="BY115" s="1"/>
       <c r="BZ115" s="1"/>
       <c r="CA115" s="1"/>
       <c r="CB115" s="1"/>
       <c r="CC115" s="1"/>
       <c r="CD115" s="1"/>
       <c r="CE115" s="1"/>
       <c r="CF115" s="1"/>
       <c r="CG115" s="1"/>
@@ -16737,111 +16740,111 @@
       <c r="CZ115" s="1"/>
       <c r="DA115" s="1"/>
       <c r="DB115" s="1"/>
       <c r="DC115" s="1"/>
       <c r="DD115" s="1"/>
       <c r="DE115" s="1"/>
       <c r="DF115" s="1"/>
       <c r="DG115" s="1"/>
       <c r="DH115" s="1"/>
       <c r="DI115" s="1"/>
       <c r="DJ115" s="1"/>
       <c r="DK115" s="1"/>
       <c r="DL115" s="1"/>
       <c r="DM115" s="1"/>
       <c r="DN115" s="1"/>
       <c r="DO115" s="1"/>
       <c r="DP115" s="1"/>
       <c r="DQ115" s="1"/>
       <c r="DR115" s="1"/>
       <c r="DS115" s="1"/>
       <c r="DT115" s="1"/>
       <c r="DU115" s="1"/>
     </row>
     <row r="116" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="15" t="s">
-        <v>178</v>
+        <v>157</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="7"/>
       <c r="D116" s="7"/>
       <c r="E116" s="7"/>
       <c r="F116" s="7"/>
       <c r="G116" s="7"/>
       <c r="H116" s="7"/>
       <c r="I116" s="7"/>
       <c r="J116" s="7"/>
       <c r="K116" s="7"/>
       <c r="L116" s="7"/>
       <c r="M116" s="7"/>
       <c r="N116" s="7"/>
       <c r="O116" s="7"/>
       <c r="P116" s="7"/>
       <c r="Q116" s="7"/>
       <c r="R116" s="7"/>
       <c r="S116" s="7"/>
       <c r="T116" s="7"/>
       <c r="U116" s="7"/>
       <c r="V116" s="7"/>
       <c r="W116" s="7"/>
       <c r="X116" s="7"/>
       <c r="Y116" s="7"/>
       <c r="Z116" s="7"/>
       <c r="AA116" s="7"/>
       <c r="AB116" s="7"/>
       <c r="AC116" s="7"/>
       <c r="AD116" s="7"/>
       <c r="AE116" s="7"/>
       <c r="AF116" s="7"/>
       <c r="AG116" s="7"/>
       <c r="AH116" s="7"/>
       <c r="AI116" s="7"/>
       <c r="AJ116" s="7"/>
       <c r="AK116" s="7"/>
       <c r="AL116" s="7"/>
       <c r="AM116" s="7"/>
-      <c r="AN116" s="7"/>
+      <c r="AN116" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="AO116" s="7"/>
       <c r="AP116" s="7"/>
       <c r="AQ116" s="7"/>
       <c r="AR116" s="7"/>
       <c r="AS116" s="7"/>
       <c r="AT116" s="7"/>
       <c r="AU116" s="7"/>
       <c r="AV116" s="7"/>
       <c r="AW116" s="7"/>
       <c r="AX116" s="7"/>
       <c r="AY116" s="7"/>
       <c r="AZ116" s="7"/>
       <c r="BA116" s="7"/>
       <c r="BB116" s="7"/>
       <c r="BC116" s="7"/>
       <c r="BD116" s="7"/>
       <c r="BE116" s="7"/>
-      <c r="BF116" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BF116" s="7"/>
       <c r="BG116" s="7"/>
       <c r="BH116" s="7"/>
       <c r="BI116" s="7"/>
       <c r="BJ116" s="7"/>
       <c r="BK116" s="7"/>
       <c r="BL116" s="7"/>
       <c r="BM116" s="7"/>
       <c r="BN116" s="7"/>
       <c r="BO116" s="7"/>
       <c r="BP116" s="7"/>
       <c r="BQ116" s="7"/>
       <c r="BR116" s="7"/>
       <c r="BS116" s="6"/>
       <c r="BT116" s="6"/>
       <c r="BU116" s="1"/>
       <c r="BV116" s="1"/>
       <c r="BW116" s="1"/>
       <c r="BX116" s="1"/>
       <c r="BY116" s="1"/>
       <c r="BZ116" s="1"/>
       <c r="CA116" s="1"/>
       <c r="CB116" s="1"/>
       <c r="CC116" s="1"/>
       <c r="CD116" s="1"/>
       <c r="CE116" s="1"/>
@@ -16868,51 +16871,51 @@
       <c r="CZ116" s="1"/>
       <c r="DA116" s="1"/>
       <c r="DB116" s="1"/>
       <c r="DC116" s="1"/>
       <c r="DD116" s="1"/>
       <c r="DE116" s="1"/>
       <c r="DF116" s="1"/>
       <c r="DG116" s="1"/>
       <c r="DH116" s="1"/>
       <c r="DI116" s="1"/>
       <c r="DJ116" s="1"/>
       <c r="DK116" s="1"/>
       <c r="DL116" s="1"/>
       <c r="DM116" s="1"/>
       <c r="DN116" s="1"/>
       <c r="DO116" s="1"/>
       <c r="DP116" s="1"/>
       <c r="DQ116" s="1"/>
       <c r="DR116" s="1"/>
       <c r="DS116" s="1"/>
       <c r="DT116" s="1"/>
       <c r="DU116" s="1"/>
     </row>
     <row r="117" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="15" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="7"/>
       <c r="D117" s="7"/>
       <c r="E117" s="7"/>
       <c r="F117" s="7"/>
       <c r="G117" s="7"/>
       <c r="H117" s="7"/>
       <c r="I117" s="7"/>
       <c r="J117" s="7"/>
       <c r="K117" s="7"/>
       <c r="L117" s="7"/>
       <c r="M117" s="7"/>
       <c r="N117" s="7"/>
       <c r="O117" s="7"/>
       <c r="P117" s="7"/>
       <c r="Q117" s="7"/>
       <c r="R117" s="7"/>
       <c r="S117" s="7"/>
       <c r="T117" s="7"/>
       <c r="U117" s="7"/>
       <c r="V117" s="7"/>
       <c r="W117" s="7"/>
       <c r="X117" s="7"/>
       <c r="Y117" s="7"/>
@@ -16921,58 +16924,58 @@
       <c r="AB117" s="7"/>
       <c r="AC117" s="7"/>
       <c r="AD117" s="7"/>
       <c r="AE117" s="7"/>
       <c r="AF117" s="7"/>
       <c r="AG117" s="7"/>
       <c r="AH117" s="7"/>
       <c r="AI117" s="7"/>
       <c r="AJ117" s="7"/>
       <c r="AK117" s="7"/>
       <c r="AL117" s="7"/>
       <c r="AM117" s="7"/>
       <c r="AN117" s="7"/>
       <c r="AO117" s="7"/>
       <c r="AP117" s="7"/>
       <c r="AQ117" s="7"/>
       <c r="AR117" s="7"/>
       <c r="AS117" s="7"/>
       <c r="AT117" s="7"/>
       <c r="AU117" s="7"/>
       <c r="AV117" s="7"/>
       <c r="AW117" s="7"/>
       <c r="AX117" s="7"/>
       <c r="AY117" s="7"/>
       <c r="AZ117" s="7"/>
-      <c r="BA117" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BA117" s="7"/>
       <c r="BB117" s="7"/>
       <c r="BC117" s="7"/>
       <c r="BD117" s="7"/>
       <c r="BE117" s="7"/>
-      <c r="BF117" s="7"/>
+      <c r="BF117" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="BG117" s="7"/>
       <c r="BH117" s="7"/>
       <c r="BI117" s="7"/>
       <c r="BJ117" s="7"/>
       <c r="BK117" s="7"/>
       <c r="BL117" s="7"/>
       <c r="BM117" s="7"/>
       <c r="BN117" s="7"/>
       <c r="BO117" s="7"/>
       <c r="BP117" s="7"/>
       <c r="BQ117" s="7"/>
       <c r="BR117" s="7"/>
       <c r="BS117" s="6"/>
       <c r="BT117" s="6"/>
       <c r="BU117" s="1"/>
       <c r="BV117" s="1"/>
       <c r="BW117" s="1"/>
       <c r="BX117" s="1"/>
       <c r="BY117" s="1"/>
       <c r="BZ117" s="1"/>
       <c r="CA117" s="1"/>
       <c r="CB117" s="1"/>
       <c r="CC117" s="1"/>
       <c r="CD117" s="1"/>
       <c r="CE117" s="1"/>
@@ -16999,106 +17002,106 @@
       <c r="CZ117" s="1"/>
       <c r="DA117" s="1"/>
       <c r="DB117" s="1"/>
       <c r="DC117" s="1"/>
       <c r="DD117" s="1"/>
       <c r="DE117" s="1"/>
       <c r="DF117" s="1"/>
       <c r="DG117" s="1"/>
       <c r="DH117" s="1"/>
       <c r="DI117" s="1"/>
       <c r="DJ117" s="1"/>
       <c r="DK117" s="1"/>
       <c r="DL117" s="1"/>
       <c r="DM117" s="1"/>
       <c r="DN117" s="1"/>
       <c r="DO117" s="1"/>
       <c r="DP117" s="1"/>
       <c r="DQ117" s="1"/>
       <c r="DR117" s="1"/>
       <c r="DS117" s="1"/>
       <c r="DT117" s="1"/>
       <c r="DU117" s="1"/>
     </row>
     <row r="118" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="15" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="7"/>
       <c r="D118" s="7"/>
       <c r="E118" s="7"/>
       <c r="F118" s="7"/>
       <c r="G118" s="7"/>
       <c r="H118" s="7"/>
       <c r="I118" s="7"/>
       <c r="J118" s="7"/>
       <c r="K118" s="7"/>
       <c r="L118" s="7"/>
       <c r="M118" s="7"/>
       <c r="N118" s="7"/>
       <c r="O118" s="7"/>
       <c r="P118" s="7"/>
       <c r="Q118" s="7"/>
       <c r="R118" s="7"/>
       <c r="S118" s="7"/>
       <c r="T118" s="7"/>
       <c r="U118" s="7"/>
       <c r="V118" s="7"/>
       <c r="W118" s="7"/>
       <c r="X118" s="7"/>
       <c r="Y118" s="7"/>
       <c r="Z118" s="7"/>
       <c r="AA118" s="7"/>
       <c r="AB118" s="7"/>
       <c r="AC118" s="7"/>
       <c r="AD118" s="7"/>
       <c r="AE118" s="7"/>
       <c r="AF118" s="7"/>
-      <c r="AG118" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AG118" s="7"/>
       <c r="AH118" s="7"/>
       <c r="AI118" s="7"/>
       <c r="AJ118" s="7"/>
       <c r="AK118" s="7"/>
       <c r="AL118" s="7"/>
       <c r="AM118" s="7"/>
       <c r="AN118" s="7"/>
       <c r="AO118" s="7"/>
       <c r="AP118" s="7"/>
       <c r="AQ118" s="7"/>
       <c r="AR118" s="7"/>
       <c r="AS118" s="7"/>
       <c r="AT118" s="7"/>
       <c r="AU118" s="7"/>
       <c r="AV118" s="7"/>
       <c r="AW118" s="7"/>
       <c r="AX118" s="7"/>
       <c r="AY118" s="7"/>
       <c r="AZ118" s="7"/>
-      <c r="BA118" s="7"/>
+      <c r="BA118" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="BB118" s="7"/>
       <c r="BC118" s="7"/>
       <c r="BD118" s="7"/>
       <c r="BE118" s="7"/>
       <c r="BF118" s="7"/>
       <c r="BG118" s="7"/>
       <c r="BH118" s="7"/>
       <c r="BI118" s="7"/>
       <c r="BJ118" s="7"/>
       <c r="BK118" s="7"/>
       <c r="BL118" s="7"/>
       <c r="BM118" s="7"/>
       <c r="BN118" s="7"/>
       <c r="BO118" s="7"/>
       <c r="BP118" s="7"/>
       <c r="BQ118" s="7"/>
       <c r="BR118" s="7"/>
       <c r="BS118" s="6"/>
       <c r="BT118" s="6"/>
       <c r="BU118" s="1"/>
       <c r="BV118" s="1"/>
       <c r="BW118" s="1"/>
       <c r="BX118" s="1"/>
       <c r="BY118" s="1"/>
       <c r="BZ118" s="1"/>
@@ -17130,89 +17133,89 @@
       <c r="CZ118" s="1"/>
       <c r="DA118" s="1"/>
       <c r="DB118" s="1"/>
       <c r="DC118" s="1"/>
       <c r="DD118" s="1"/>
       <c r="DE118" s="1"/>
       <c r="DF118" s="1"/>
       <c r="DG118" s="1"/>
       <c r="DH118" s="1"/>
       <c r="DI118" s="1"/>
       <c r="DJ118" s="1"/>
       <c r="DK118" s="1"/>
       <c r="DL118" s="1"/>
       <c r="DM118" s="1"/>
       <c r="DN118" s="1"/>
       <c r="DO118" s="1"/>
       <c r="DP118" s="1"/>
       <c r="DQ118" s="1"/>
       <c r="DR118" s="1"/>
       <c r="DS118" s="1"/>
       <c r="DT118" s="1"/>
       <c r="DU118" s="1"/>
     </row>
     <row r="119" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="15" t="s">
-        <v>166</v>
+        <v>183</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="7"/>
       <c r="D119" s="7"/>
       <c r="E119" s="7"/>
       <c r="F119" s="7"/>
       <c r="G119" s="7"/>
       <c r="H119" s="7"/>
       <c r="I119" s="7"/>
       <c r="J119" s="7"/>
       <c r="K119" s="7"/>
       <c r="L119" s="7"/>
       <c r="M119" s="7"/>
       <c r="N119" s="7"/>
       <c r="O119" s="7"/>
       <c r="P119" s="7"/>
       <c r="Q119" s="7"/>
       <c r="R119" s="7"/>
       <c r="S119" s="7"/>
       <c r="T119" s="7"/>
       <c r="U119" s="7"/>
       <c r="V119" s="7"/>
       <c r="W119" s="7"/>
       <c r="X119" s="7"/>
       <c r="Y119" s="7"/>
       <c r="Z119" s="7"/>
       <c r="AA119" s="7"/>
       <c r="AB119" s="7"/>
       <c r="AC119" s="7"/>
       <c r="AD119" s="7"/>
       <c r="AE119" s="7"/>
       <c r="AF119" s="7"/>
-      <c r="AG119" s="7"/>
+      <c r="AG119" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="AH119" s="7"/>
       <c r="AI119" s="7"/>
-      <c r="AJ119" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ119" s="7"/>
       <c r="AK119" s="7"/>
       <c r="AL119" s="7"/>
       <c r="AM119" s="7"/>
       <c r="AN119" s="7"/>
       <c r="AO119" s="7"/>
       <c r="AP119" s="7"/>
       <c r="AQ119" s="7"/>
       <c r="AR119" s="7"/>
       <c r="AS119" s="7"/>
       <c r="AT119" s="7"/>
       <c r="AU119" s="7"/>
       <c r="AV119" s="7"/>
       <c r="AW119" s="7"/>
       <c r="AX119" s="7"/>
       <c r="AY119" s="7"/>
       <c r="AZ119" s="7"/>
       <c r="BA119" s="7"/>
       <c r="BB119" s="7"/>
       <c r="BC119" s="7"/>
       <c r="BD119" s="7"/>
       <c r="BE119" s="7"/>
       <c r="BF119" s="7"/>
       <c r="BG119" s="7"/>
       <c r="BH119" s="7"/>
       <c r="BI119" s="7"/>
@@ -17261,98 +17264,98 @@
       <c r="CZ119" s="1"/>
       <c r="DA119" s="1"/>
       <c r="DB119" s="1"/>
       <c r="DC119" s="1"/>
       <c r="DD119" s="1"/>
       <c r="DE119" s="1"/>
       <c r="DF119" s="1"/>
       <c r="DG119" s="1"/>
       <c r="DH119" s="1"/>
       <c r="DI119" s="1"/>
       <c r="DJ119" s="1"/>
       <c r="DK119" s="1"/>
       <c r="DL119" s="1"/>
       <c r="DM119" s="1"/>
       <c r="DN119" s="1"/>
       <c r="DO119" s="1"/>
       <c r="DP119" s="1"/>
       <c r="DQ119" s="1"/>
       <c r="DR119" s="1"/>
       <c r="DS119" s="1"/>
       <c r="DT119" s="1"/>
       <c r="DU119" s="1"/>
     </row>
     <row r="120" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="15" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="7"/>
       <c r="D120" s="7"/>
       <c r="E120" s="7"/>
       <c r="F120" s="7"/>
       <c r="G120" s="7"/>
       <c r="H120" s="7"/>
       <c r="I120" s="7"/>
       <c r="J120" s="7"/>
       <c r="K120" s="7"/>
       <c r="L120" s="7"/>
       <c r="M120" s="7"/>
       <c r="N120" s="7"/>
       <c r="O120" s="7"/>
       <c r="P120" s="7"/>
       <c r="Q120" s="7"/>
       <c r="R120" s="7"/>
       <c r="S120" s="7"/>
       <c r="T120" s="7"/>
       <c r="U120" s="7"/>
       <c r="V120" s="7"/>
       <c r="W120" s="7"/>
       <c r="X120" s="7"/>
       <c r="Y120" s="7"/>
       <c r="Z120" s="7"/>
       <c r="AA120" s="7"/>
       <c r="AB120" s="7"/>
       <c r="AC120" s="7"/>
       <c r="AD120" s="7"/>
       <c r="AE120" s="7"/>
       <c r="AF120" s="7"/>
       <c r="AG120" s="7"/>
       <c r="AH120" s="7"/>
       <c r="AI120" s="7"/>
-      <c r="AJ120" s="7"/>
+      <c r="AJ120" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="AK120" s="7"/>
       <c r="AL120" s="7"/>
       <c r="AM120" s="7"/>
       <c r="AN120" s="7"/>
       <c r="AO120" s="7"/>
       <c r="AP120" s="7"/>
       <c r="AQ120" s="7"/>
       <c r="AR120" s="7"/>
-      <c r="AS120" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS120" s="7"/>
       <c r="AT120" s="7"/>
       <c r="AU120" s="7"/>
       <c r="AV120" s="7"/>
       <c r="AW120" s="7"/>
       <c r="AX120" s="7"/>
       <c r="AY120" s="7"/>
       <c r="AZ120" s="7"/>
       <c r="BA120" s="7"/>
       <c r="BB120" s="7"/>
       <c r="BC120" s="7"/>
       <c r="BD120" s="7"/>
       <c r="BE120" s="7"/>
       <c r="BF120" s="7"/>
       <c r="BG120" s="7"/>
       <c r="BH120" s="7"/>
       <c r="BI120" s="7"/>
       <c r="BJ120" s="7"/>
       <c r="BK120" s="7"/>
       <c r="BL120" s="7"/>
       <c r="BM120" s="7"/>
       <c r="BN120" s="7"/>
       <c r="BO120" s="7"/>
       <c r="BP120" s="7"/>
       <c r="BQ120" s="7"/>
       <c r="BR120" s="7"/>
@@ -17392,98 +17395,98 @@
       <c r="CZ120" s="1"/>
       <c r="DA120" s="1"/>
       <c r="DB120" s="1"/>
       <c r="DC120" s="1"/>
       <c r="DD120" s="1"/>
       <c r="DE120" s="1"/>
       <c r="DF120" s="1"/>
       <c r="DG120" s="1"/>
       <c r="DH120" s="1"/>
       <c r="DI120" s="1"/>
       <c r="DJ120" s="1"/>
       <c r="DK120" s="1"/>
       <c r="DL120" s="1"/>
       <c r="DM120" s="1"/>
       <c r="DN120" s="1"/>
       <c r="DO120" s="1"/>
       <c r="DP120" s="1"/>
       <c r="DQ120" s="1"/>
       <c r="DR120" s="1"/>
       <c r="DS120" s="1"/>
       <c r="DT120" s="1"/>
       <c r="DU120" s="1"/>
     </row>
     <row r="121" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="7"/>
       <c r="D121" s="7"/>
       <c r="E121" s="7"/>
       <c r="F121" s="7"/>
       <c r="G121" s="7"/>
-      <c r="H121" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H121" s="7"/>
       <c r="I121" s="7"/>
       <c r="J121" s="7"/>
       <c r="K121" s="7"/>
       <c r="L121" s="7"/>
       <c r="M121" s="7"/>
       <c r="N121" s="7"/>
       <c r="O121" s="7"/>
       <c r="P121" s="7"/>
       <c r="Q121" s="7"/>
       <c r="R121" s="7"/>
       <c r="S121" s="7"/>
       <c r="T121" s="7"/>
       <c r="U121" s="7"/>
       <c r="V121" s="7"/>
       <c r="W121" s="7"/>
       <c r="X121" s="7"/>
       <c r="Y121" s="7"/>
       <c r="Z121" s="7"/>
       <c r="AA121" s="7"/>
       <c r="AB121" s="7"/>
       <c r="AC121" s="7"/>
       <c r="AD121" s="7"/>
       <c r="AE121" s="7"/>
       <c r="AF121" s="7"/>
       <c r="AG121" s="7"/>
       <c r="AH121" s="7"/>
       <c r="AI121" s="7"/>
       <c r="AJ121" s="7"/>
       <c r="AK121" s="7"/>
       <c r="AL121" s="7"/>
       <c r="AM121" s="7"/>
       <c r="AN121" s="7"/>
       <c r="AO121" s="7"/>
       <c r="AP121" s="7"/>
       <c r="AQ121" s="7"/>
       <c r="AR121" s="7"/>
-      <c r="AS121" s="7"/>
+      <c r="AS121" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="AT121" s="7"/>
       <c r="AU121" s="7"/>
       <c r="AV121" s="7"/>
       <c r="AW121" s="7"/>
       <c r="AX121" s="7"/>
       <c r="AY121" s="7"/>
       <c r="AZ121" s="7"/>
       <c r="BA121" s="7"/>
       <c r="BB121" s="7"/>
       <c r="BC121" s="7"/>
       <c r="BD121" s="7"/>
       <c r="BE121" s="7"/>
       <c r="BF121" s="7"/>
       <c r="BG121" s="7"/>
       <c r="BH121" s="7"/>
       <c r="BI121" s="7"/>
       <c r="BJ121" s="7"/>
       <c r="BK121" s="7"/>
       <c r="BL121" s="7"/>
       <c r="BM121" s="7"/>
       <c r="BN121" s="7"/>
       <c r="BO121" s="7"/>
       <c r="BP121" s="7"/>
       <c r="BQ121" s="7"/>
       <c r="BR121" s="7"/>
@@ -17523,62 +17526,62 @@
       <c r="CZ121" s="1"/>
       <c r="DA121" s="1"/>
       <c r="DB121" s="1"/>
       <c r="DC121" s="1"/>
       <c r="DD121" s="1"/>
       <c r="DE121" s="1"/>
       <c r="DF121" s="1"/>
       <c r="DG121" s="1"/>
       <c r="DH121" s="1"/>
       <c r="DI121" s="1"/>
       <c r="DJ121" s="1"/>
       <c r="DK121" s="1"/>
       <c r="DL121" s="1"/>
       <c r="DM121" s="1"/>
       <c r="DN121" s="1"/>
       <c r="DO121" s="1"/>
       <c r="DP121" s="1"/>
       <c r="DQ121" s="1"/>
       <c r="DR121" s="1"/>
       <c r="DS121" s="1"/>
       <c r="DT121" s="1"/>
       <c r="DU121" s="1"/>
     </row>
     <row r="122" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="15" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="7"/>
       <c r="D122" s="7"/>
       <c r="E122" s="7"/>
       <c r="F122" s="7"/>
       <c r="G122" s="7"/>
-      <c r="H122" s="7"/>
-      <c r="I122" s="7" t="s">
+      <c r="H122" s="7" t="s">
         <v>5</v>
       </c>
+      <c r="I122" s="7"/>
       <c r="J122" s="7"/>
       <c r="K122" s="7"/>
       <c r="L122" s="7"/>
       <c r="M122" s="7"/>
       <c r="N122" s="7"/>
       <c r="O122" s="7"/>
       <c r="P122" s="7"/>
       <c r="Q122" s="7"/>
       <c r="R122" s="7"/>
       <c r="S122" s="7"/>
       <c r="T122" s="7"/>
       <c r="U122" s="7"/>
       <c r="V122" s="7"/>
       <c r="W122" s="7"/>
       <c r="X122" s="7"/>
       <c r="Y122" s="7"/>
       <c r="Z122" s="7"/>
       <c r="AA122" s="7"/>
       <c r="AB122" s="7"/>
       <c r="AC122" s="7"/>
       <c r="AD122" s="7"/>
       <c r="AE122" s="7"/>
       <c r="AF122" s="7"/>
       <c r="AG122" s="7"/>
       <c r="AH122" s="7"/>
@@ -17654,96 +17657,96 @@
       <c r="CZ122" s="1"/>
       <c r="DA122" s="1"/>
       <c r="DB122" s="1"/>
       <c r="DC122" s="1"/>
       <c r="DD122" s="1"/>
       <c r="DE122" s="1"/>
       <c r="DF122" s="1"/>
       <c r="DG122" s="1"/>
       <c r="DH122" s="1"/>
       <c r="DI122" s="1"/>
       <c r="DJ122" s="1"/>
       <c r="DK122" s="1"/>
       <c r="DL122" s="1"/>
       <c r="DM122" s="1"/>
       <c r="DN122" s="1"/>
       <c r="DO122" s="1"/>
       <c r="DP122" s="1"/>
       <c r="DQ122" s="1"/>
       <c r="DR122" s="1"/>
       <c r="DS122" s="1"/>
       <c r="DT122" s="1"/>
       <c r="DU122" s="1"/>
     </row>
     <row r="123" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="15" t="s">
-        <v>173</v>
+        <v>159</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="7"/>
       <c r="D123" s="7"/>
       <c r="E123" s="7"/>
       <c r="F123" s="7"/>
       <c r="G123" s="7"/>
       <c r="H123" s="7"/>
-      <c r="I123" s="7"/>
+      <c r="I123" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="J123" s="7"/>
       <c r="K123" s="7"/>
       <c r="L123" s="7"/>
       <c r="M123" s="7"/>
       <c r="N123" s="7"/>
       <c r="O123" s="7"/>
       <c r="P123" s="7"/>
       <c r="Q123" s="7"/>
       <c r="R123" s="7"/>
       <c r="S123" s="7"/>
       <c r="T123" s="7"/>
       <c r="U123" s="7"/>
       <c r="V123" s="7"/>
       <c r="W123" s="7"/>
       <c r="X123" s="7"/>
       <c r="Y123" s="7"/>
       <c r="Z123" s="7"/>
       <c r="AA123" s="7"/>
       <c r="AB123" s="7"/>
       <c r="AC123" s="7"/>
       <c r="AD123" s="7"/>
       <c r="AE123" s="7"/>
       <c r="AF123" s="7"/>
       <c r="AG123" s="7"/>
       <c r="AH123" s="7"/>
       <c r="AI123" s="7"/>
       <c r="AJ123" s="7"/>
       <c r="AK123" s="7"/>
       <c r="AL123" s="7"/>
       <c r="AM123" s="7"/>
       <c r="AN123" s="7"/>
       <c r="AO123" s="7"/>
       <c r="AP123" s="7"/>
-      <c r="AQ123" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ123" s="7"/>
       <c r="AR123" s="7"/>
       <c r="AS123" s="7"/>
       <c r="AT123" s="7"/>
       <c r="AU123" s="7"/>
       <c r="AV123" s="7"/>
       <c r="AW123" s="7"/>
       <c r="AX123" s="7"/>
       <c r="AY123" s="7"/>
       <c r="AZ123" s="7"/>
       <c r="BA123" s="7"/>
       <c r="BB123" s="7"/>
       <c r="BC123" s="7"/>
       <c r="BD123" s="7"/>
       <c r="BE123" s="7"/>
       <c r="BF123" s="7"/>
       <c r="BG123" s="7"/>
       <c r="BH123" s="7"/>
       <c r="BI123" s="7"/>
       <c r="BJ123" s="7"/>
       <c r="BK123" s="7"/>
       <c r="BL123" s="7"/>
       <c r="BM123" s="7"/>
       <c r="BN123" s="7"/>
       <c r="BO123" s="7"/>
       <c r="BP123" s="7"/>
@@ -17785,96 +17788,96 @@
       <c r="CZ123" s="1"/>
       <c r="DA123" s="1"/>
       <c r="DB123" s="1"/>
       <c r="DC123" s="1"/>
       <c r="DD123" s="1"/>
       <c r="DE123" s="1"/>
       <c r="DF123" s="1"/>
       <c r="DG123" s="1"/>
       <c r="DH123" s="1"/>
       <c r="DI123" s="1"/>
       <c r="DJ123" s="1"/>
       <c r="DK123" s="1"/>
       <c r="DL123" s="1"/>
       <c r="DM123" s="1"/>
       <c r="DN123" s="1"/>
       <c r="DO123" s="1"/>
       <c r="DP123" s="1"/>
       <c r="DQ123" s="1"/>
       <c r="DR123" s="1"/>
       <c r="DS123" s="1"/>
       <c r="DT123" s="1"/>
       <c r="DU123" s="1"/>
     </row>
     <row r="124" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="7"/>
       <c r="D124" s="7"/>
       <c r="E124" s="7"/>
       <c r="F124" s="7"/>
       <c r="G124" s="7"/>
       <c r="H124" s="7"/>
       <c r="I124" s="7"/>
       <c r="J124" s="7"/>
       <c r="K124" s="7"/>
       <c r="L124" s="7"/>
       <c r="M124" s="7"/>
       <c r="N124" s="7"/>
       <c r="O124" s="7"/>
       <c r="P124" s="7"/>
       <c r="Q124" s="7"/>
       <c r="R124" s="7"/>
       <c r="S124" s="7"/>
       <c r="T124" s="7"/>
       <c r="U124" s="7"/>
       <c r="V124" s="7"/>
-      <c r="W124" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W124" s="7"/>
       <c r="X124" s="7"/>
       <c r="Y124" s="7"/>
       <c r="Z124" s="7"/>
       <c r="AA124" s="7"/>
       <c r="AB124" s="7"/>
       <c r="AC124" s="7"/>
       <c r="AD124" s="7"/>
       <c r="AE124" s="7"/>
       <c r="AF124" s="7"/>
       <c r="AG124" s="7"/>
       <c r="AH124" s="7"/>
       <c r="AI124" s="7"/>
       <c r="AJ124" s="7"/>
       <c r="AK124" s="7"/>
       <c r="AL124" s="7"/>
       <c r="AM124" s="7"/>
       <c r="AN124" s="7"/>
       <c r="AO124" s="7"/>
       <c r="AP124" s="7"/>
-      <c r="AQ124" s="7"/>
+      <c r="AQ124" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="AR124" s="7"/>
       <c r="AS124" s="7"/>
       <c r="AT124" s="7"/>
       <c r="AU124" s="7"/>
       <c r="AV124" s="7"/>
       <c r="AW124" s="7"/>
       <c r="AX124" s="7"/>
       <c r="AY124" s="7"/>
       <c r="AZ124" s="7"/>
       <c r="BA124" s="7"/>
       <c r="BB124" s="7"/>
       <c r="BC124" s="7"/>
       <c r="BD124" s="7"/>
       <c r="BE124" s="7"/>
       <c r="BF124" s="7"/>
       <c r="BG124" s="7"/>
       <c r="BH124" s="7"/>
       <c r="BI124" s="7"/>
       <c r="BJ124" s="7"/>
       <c r="BK124" s="7"/>
       <c r="BL124" s="7"/>
       <c r="BM124" s="7"/>
       <c r="BN124" s="7"/>
       <c r="BO124" s="7"/>
       <c r="BP124" s="7"/>
@@ -17916,77 +17919,77 @@
       <c r="CZ124" s="1"/>
       <c r="DA124" s="1"/>
       <c r="DB124" s="1"/>
       <c r="DC124" s="1"/>
       <c r="DD124" s="1"/>
       <c r="DE124" s="1"/>
       <c r="DF124" s="1"/>
       <c r="DG124" s="1"/>
       <c r="DH124" s="1"/>
       <c r="DI124" s="1"/>
       <c r="DJ124" s="1"/>
       <c r="DK124" s="1"/>
       <c r="DL124" s="1"/>
       <c r="DM124" s="1"/>
       <c r="DN124" s="1"/>
       <c r="DO124" s="1"/>
       <c r="DP124" s="1"/>
       <c r="DQ124" s="1"/>
       <c r="DR124" s="1"/>
       <c r="DS124" s="1"/>
       <c r="DT124" s="1"/>
       <c r="DU124" s="1"/>
     </row>
     <row r="125" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B125" s="5"/>
       <c r="C125" s="7"/>
       <c r="D125" s="7"/>
       <c r="E125" s="7"/>
       <c r="F125" s="7"/>
       <c r="G125" s="7"/>
       <c r="H125" s="7"/>
       <c r="I125" s="7"/>
       <c r="J125" s="7"/>
       <c r="K125" s="7"/>
       <c r="L125" s="7"/>
       <c r="M125" s="7"/>
       <c r="N125" s="7"/>
       <c r="O125" s="7"/>
       <c r="P125" s="7"/>
       <c r="Q125" s="7"/>
       <c r="R125" s="7"/>
       <c r="S125" s="7"/>
       <c r="T125" s="7"/>
       <c r="U125" s="7"/>
       <c r="V125" s="7"/>
-      <c r="W125" s="7"/>
-      <c r="X125" s="7" t="s">
+      <c r="W125" s="7" t="s">
         <v>5</v>
       </c>
+      <c r="X125" s="7"/>
       <c r="Y125" s="7"/>
       <c r="Z125" s="7"/>
       <c r="AA125" s="7"/>
       <c r="AB125" s="7"/>
       <c r="AC125" s="7"/>
       <c r="AD125" s="7"/>
       <c r="AE125" s="7"/>
       <c r="AF125" s="7"/>
       <c r="AG125" s="7"/>
       <c r="AH125" s="7"/>
       <c r="AI125" s="7"/>
       <c r="AJ125" s="7"/>
       <c r="AK125" s="7"/>
       <c r="AL125" s="7"/>
       <c r="AM125" s="7"/>
       <c r="AN125" s="7"/>
       <c r="AO125" s="7"/>
       <c r="AP125" s="7"/>
       <c r="AQ125" s="7"/>
       <c r="AR125" s="7"/>
       <c r="AS125" s="7"/>
       <c r="AT125" s="7"/>
       <c r="AU125" s="7"/>
       <c r="AV125" s="7"/>
       <c r="AW125" s="7"/>
@@ -18047,77 +18050,77 @@
       <c r="CZ125" s="1"/>
       <c r="DA125" s="1"/>
       <c r="DB125" s="1"/>
       <c r="DC125" s="1"/>
       <c r="DD125" s="1"/>
       <c r="DE125" s="1"/>
       <c r="DF125" s="1"/>
       <c r="DG125" s="1"/>
       <c r="DH125" s="1"/>
       <c r="DI125" s="1"/>
       <c r="DJ125" s="1"/>
       <c r="DK125" s="1"/>
       <c r="DL125" s="1"/>
       <c r="DM125" s="1"/>
       <c r="DN125" s="1"/>
       <c r="DO125" s="1"/>
       <c r="DP125" s="1"/>
       <c r="DQ125" s="1"/>
       <c r="DR125" s="1"/>
       <c r="DS125" s="1"/>
       <c r="DT125" s="1"/>
       <c r="DU125" s="1"/>
     </row>
     <row r="126" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B126" s="5"/>
       <c r="C126" s="7"/>
       <c r="D126" s="7"/>
       <c r="E126" s="7"/>
       <c r="F126" s="7"/>
       <c r="G126" s="7"/>
       <c r="H126" s="7"/>
       <c r="I126" s="7"/>
       <c r="J126" s="7"/>
       <c r="K126" s="7"/>
       <c r="L126" s="7"/>
       <c r="M126" s="7"/>
       <c r="N126" s="7"/>
       <c r="O126" s="7"/>
       <c r="P126" s="7"/>
       <c r="Q126" s="7"/>
       <c r="R126" s="7"/>
       <c r="S126" s="7"/>
       <c r="T126" s="7"/>
       <c r="U126" s="7"/>
-      <c r="V126" s="7" t="s">
+      <c r="V126" s="7"/>
+      <c r="W126" s="7"/>
+      <c r="X126" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="W126" s="7"/>
-      <c r="X126" s="7"/>
       <c r="Y126" s="7"/>
       <c r="Z126" s="7"/>
       <c r="AA126" s="7"/>
       <c r="AB126" s="7"/>
       <c r="AC126" s="7"/>
       <c r="AD126" s="7"/>
       <c r="AE126" s="7"/>
       <c r="AF126" s="7"/>
       <c r="AG126" s="7"/>
       <c r="AH126" s="7"/>
       <c r="AI126" s="7"/>
       <c r="AJ126" s="7"/>
       <c r="AK126" s="7"/>
       <c r="AL126" s="7"/>
       <c r="AM126" s="7"/>
       <c r="AN126" s="7"/>
       <c r="AO126" s="7"/>
       <c r="AP126" s="7"/>
       <c r="AQ126" s="7"/>
       <c r="AR126" s="7"/>
       <c r="AS126" s="7"/>
       <c r="AT126" s="7"/>
       <c r="AU126" s="7"/>
       <c r="AV126" s="7"/>
       <c r="AW126" s="7"/>
@@ -18178,75 +18181,75 @@
       <c r="CZ126" s="1"/>
       <c r="DA126" s="1"/>
       <c r="DB126" s="1"/>
       <c r="DC126" s="1"/>
       <c r="DD126" s="1"/>
       <c r="DE126" s="1"/>
       <c r="DF126" s="1"/>
       <c r="DG126" s="1"/>
       <c r="DH126" s="1"/>
       <c r="DI126" s="1"/>
       <c r="DJ126" s="1"/>
       <c r="DK126" s="1"/>
       <c r="DL126" s="1"/>
       <c r="DM126" s="1"/>
       <c r="DN126" s="1"/>
       <c r="DO126" s="1"/>
       <c r="DP126" s="1"/>
       <c r="DQ126" s="1"/>
       <c r="DR126" s="1"/>
       <c r="DS126" s="1"/>
       <c r="DT126" s="1"/>
       <c r="DU126" s="1"/>
     </row>
     <row r="127" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B127" s="5"/>
       <c r="C127" s="7"/>
       <c r="D127" s="7"/>
       <c r="E127" s="7"/>
       <c r="F127" s="7"/>
-      <c r="G127" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G127" s="7"/>
       <c r="H127" s="7"/>
       <c r="I127" s="7"/>
       <c r="J127" s="7"/>
       <c r="K127" s="7"/>
       <c r="L127" s="7"/>
       <c r="M127" s="7"/>
       <c r="N127" s="7"/>
       <c r="O127" s="7"/>
       <c r="P127" s="7"/>
       <c r="Q127" s="7"/>
       <c r="R127" s="7"/>
       <c r="S127" s="7"/>
       <c r="T127" s="7"/>
       <c r="U127" s="7"/>
-      <c r="V127" s="7"/>
+      <c r="V127" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="W127" s="7"/>
       <c r="X127" s="7"/>
       <c r="Y127" s="7"/>
       <c r="Z127" s="7"/>
       <c r="AA127" s="7"/>
       <c r="AB127" s="7"/>
       <c r="AC127" s="7"/>
       <c r="AD127" s="7"/>
       <c r="AE127" s="7"/>
       <c r="AF127" s="7"/>
       <c r="AG127" s="7"/>
       <c r="AH127" s="7"/>
       <c r="AI127" s="7"/>
       <c r="AJ127" s="7"/>
       <c r="AK127" s="7"/>
       <c r="AL127" s="7"/>
       <c r="AM127" s="7"/>
       <c r="AN127" s="7"/>
       <c r="AO127" s="7"/>
       <c r="AP127" s="7"/>
       <c r="AQ127" s="7"/>
       <c r="AR127" s="7"/>
       <c r="AS127" s="7"/>
       <c r="AT127" s="7"/>
       <c r="AU127" s="7"/>
@@ -18309,90 +18312,90 @@
       <c r="CZ127" s="1"/>
       <c r="DA127" s="1"/>
       <c r="DB127" s="1"/>
       <c r="DC127" s="1"/>
       <c r="DD127" s="1"/>
       <c r="DE127" s="1"/>
       <c r="DF127" s="1"/>
       <c r="DG127" s="1"/>
       <c r="DH127" s="1"/>
       <c r="DI127" s="1"/>
       <c r="DJ127" s="1"/>
       <c r="DK127" s="1"/>
       <c r="DL127" s="1"/>
       <c r="DM127" s="1"/>
       <c r="DN127" s="1"/>
       <c r="DO127" s="1"/>
       <c r="DP127" s="1"/>
       <c r="DQ127" s="1"/>
       <c r="DR127" s="1"/>
       <c r="DS127" s="1"/>
       <c r="DT127" s="1"/>
       <c r="DU127" s="1"/>
     </row>
     <row r="128" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="15" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="B128" s="5"/>
       <c r="C128" s="7"/>
       <c r="D128" s="7"/>
       <c r="E128" s="7"/>
       <c r="F128" s="7"/>
-      <c r="G128" s="7"/>
+      <c r="G128" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="H128" s="7"/>
       <c r="I128" s="7"/>
       <c r="J128" s="7"/>
       <c r="K128" s="7"/>
       <c r="L128" s="7"/>
       <c r="M128" s="7"/>
       <c r="N128" s="7"/>
       <c r="O128" s="7"/>
       <c r="P128" s="7"/>
       <c r="Q128" s="7"/>
       <c r="R128" s="7"/>
       <c r="S128" s="7"/>
       <c r="T128" s="7"/>
       <c r="U128" s="7"/>
       <c r="V128" s="7"/>
       <c r="W128" s="7"/>
       <c r="X128" s="7"/>
       <c r="Y128" s="7"/>
       <c r="Z128" s="7"/>
       <c r="AA128" s="7"/>
       <c r="AB128" s="7"/>
       <c r="AC128" s="7"/>
       <c r="AD128" s="7"/>
       <c r="AE128" s="7"/>
       <c r="AF128" s="7"/>
       <c r="AG128" s="7"/>
       <c r="AH128" s="7"/>
       <c r="AI128" s="7"/>
       <c r="AJ128" s="7"/>
-      <c r="AK128" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AK128" s="7"/>
       <c r="AL128" s="7"/>
       <c r="AM128" s="7"/>
       <c r="AN128" s="7"/>
       <c r="AO128" s="7"/>
       <c r="AP128" s="7"/>
       <c r="AQ128" s="7"/>
       <c r="AR128" s="7"/>
       <c r="AS128" s="7"/>
       <c r="AT128" s="7"/>
       <c r="AU128" s="7"/>
       <c r="AV128" s="7"/>
       <c r="AW128" s="7"/>
       <c r="AX128" s="7"/>
       <c r="AY128" s="7"/>
       <c r="AZ128" s="7"/>
       <c r="BA128" s="7"/>
       <c r="BB128" s="7"/>
       <c r="BC128" s="7"/>
       <c r="BD128" s="7"/>
       <c r="BE128" s="7"/>
       <c r="BF128" s="7"/>
       <c r="BG128" s="7"/>
       <c r="BH128" s="7"/>
       <c r="BI128" s="7"/>
       <c r="BJ128" s="7"/>
@@ -18440,101 +18443,101 @@
       <c r="CZ128" s="1"/>
       <c r="DA128" s="1"/>
       <c r="DB128" s="1"/>
       <c r="DC128" s="1"/>
       <c r="DD128" s="1"/>
       <c r="DE128" s="1"/>
       <c r="DF128" s="1"/>
       <c r="DG128" s="1"/>
       <c r="DH128" s="1"/>
       <c r="DI128" s="1"/>
       <c r="DJ128" s="1"/>
       <c r="DK128" s="1"/>
       <c r="DL128" s="1"/>
       <c r="DM128" s="1"/>
       <c r="DN128" s="1"/>
       <c r="DO128" s="1"/>
       <c r="DP128" s="1"/>
       <c r="DQ128" s="1"/>
       <c r="DR128" s="1"/>
       <c r="DS128" s="1"/>
       <c r="DT128" s="1"/>
       <c r="DU128" s="1"/>
     </row>
     <row r="129" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="15" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
       <c r="B129" s="5"/>
       <c r="C129" s="7"/>
       <c r="D129" s="7"/>
       <c r="E129" s="7"/>
       <c r="F129" s="7"/>
       <c r="G129" s="7"/>
       <c r="H129" s="7"/>
       <c r="I129" s="7"/>
       <c r="J129" s="7"/>
       <c r="K129" s="7"/>
       <c r="L129" s="7"/>
       <c r="M129" s="7"/>
       <c r="N129" s="7"/>
       <c r="O129" s="7"/>
       <c r="P129" s="7"/>
       <c r="Q129" s="7"/>
       <c r="R129" s="7"/>
       <c r="S129" s="7"/>
       <c r="T129" s="7"/>
       <c r="U129" s="7"/>
       <c r="V129" s="7"/>
       <c r="W129" s="7"/>
       <c r="X129" s="7"/>
       <c r="Y129" s="7"/>
       <c r="Z129" s="7"/>
       <c r="AA129" s="7"/>
       <c r="AB129" s="7"/>
       <c r="AC129" s="7"/>
       <c r="AD129" s="7"/>
       <c r="AE129" s="7"/>
       <c r="AF129" s="7"/>
       <c r="AG129" s="7"/>
       <c r="AH129" s="7"/>
       <c r="AI129" s="7"/>
       <c r="AJ129" s="7"/>
-      <c r="AK129" s="7"/>
+      <c r="AK129" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="AL129" s="7"/>
       <c r="AM129" s="7"/>
       <c r="AN129" s="7"/>
       <c r="AO129" s="7"/>
       <c r="AP129" s="7"/>
       <c r="AQ129" s="7"/>
       <c r="AR129" s="7"/>
       <c r="AS129" s="7"/>
       <c r="AT129" s="7"/>
       <c r="AU129" s="7"/>
-      <c r="AV129" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AV129" s="7"/>
       <c r="AW129" s="7"/>
       <c r="AX129" s="7"/>
       <c r="AY129" s="7"/>
       <c r="AZ129" s="7"/>
       <c r="BA129" s="7"/>
       <c r="BB129" s="7"/>
       <c r="BC129" s="7"/>
       <c r="BD129" s="7"/>
       <c r="BE129" s="7"/>
       <c r="BF129" s="7"/>
       <c r="BG129" s="7"/>
       <c r="BH129" s="7"/>
       <c r="BI129" s="7"/>
       <c r="BJ129" s="7"/>
       <c r="BK129" s="7"/>
       <c r="BL129" s="7"/>
       <c r="BM129" s="7"/>
       <c r="BN129" s="7"/>
       <c r="BO129" s="7"/>
       <c r="BP129" s="7"/>
       <c r="BQ129" s="7"/>
       <c r="BR129" s="7"/>
       <c r="BS129" s="6"/>
       <c r="BT129" s="6"/>
       <c r="BU129" s="1"/>
@@ -18571,101 +18574,101 @@
       <c r="CZ129" s="1"/>
       <c r="DA129" s="1"/>
       <c r="DB129" s="1"/>
       <c r="DC129" s="1"/>
       <c r="DD129" s="1"/>
       <c r="DE129" s="1"/>
       <c r="DF129" s="1"/>
       <c r="DG129" s="1"/>
       <c r="DH129" s="1"/>
       <c r="DI129" s="1"/>
       <c r="DJ129" s="1"/>
       <c r="DK129" s="1"/>
       <c r="DL129" s="1"/>
       <c r="DM129" s="1"/>
       <c r="DN129" s="1"/>
       <c r="DO129" s="1"/>
       <c r="DP129" s="1"/>
       <c r="DQ129" s="1"/>
       <c r="DR129" s="1"/>
       <c r="DS129" s="1"/>
       <c r="DT129" s="1"/>
       <c r="DU129" s="1"/>
     </row>
     <row r="130" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="15" t="s">
-        <v>98</v>
+        <v>164</v>
       </c>
       <c r="B130" s="5"/>
       <c r="C130" s="7"/>
       <c r="D130" s="7"/>
       <c r="E130" s="7"/>
       <c r="F130" s="7"/>
       <c r="G130" s="7"/>
       <c r="H130" s="7"/>
       <c r="I130" s="7"/>
       <c r="J130" s="7"/>
       <c r="K130" s="7"/>
       <c r="L130" s="7"/>
       <c r="M130" s="7"/>
       <c r="N130" s="7"/>
       <c r="O130" s="7"/>
       <c r="P130" s="7"/>
       <c r="Q130" s="7"/>
       <c r="R130" s="7"/>
       <c r="S130" s="7"/>
       <c r="T130" s="7"/>
       <c r="U130" s="7"/>
-      <c r="V130" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V130" s="7"/>
       <c r="W130" s="7"/>
       <c r="X130" s="7"/>
       <c r="Y130" s="7"/>
       <c r="Z130" s="7"/>
       <c r="AA130" s="7"/>
       <c r="AB130" s="7"/>
       <c r="AC130" s="7"/>
       <c r="AD130" s="7"/>
       <c r="AE130" s="7"/>
       <c r="AF130" s="7"/>
       <c r="AG130" s="7"/>
       <c r="AH130" s="7"/>
       <c r="AI130" s="7"/>
       <c r="AJ130" s="7"/>
       <c r="AK130" s="7"/>
       <c r="AL130" s="7"/>
       <c r="AM130" s="7"/>
       <c r="AN130" s="7"/>
       <c r="AO130" s="7"/>
       <c r="AP130" s="7"/>
       <c r="AQ130" s="7"/>
       <c r="AR130" s="7"/>
       <c r="AS130" s="7"/>
       <c r="AT130" s="7"/>
       <c r="AU130" s="7"/>
-      <c r="AV130" s="7"/>
+      <c r="AV130" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="AW130" s="7"/>
       <c r="AX130" s="7"/>
       <c r="AY130" s="7"/>
       <c r="AZ130" s="7"/>
       <c r="BA130" s="7"/>
       <c r="BB130" s="7"/>
       <c r="BC130" s="7"/>
       <c r="BD130" s="7"/>
       <c r="BE130" s="7"/>
       <c r="BF130" s="7"/>
       <c r="BG130" s="7"/>
       <c r="BH130" s="7"/>
       <c r="BI130" s="7"/>
       <c r="BJ130" s="7"/>
       <c r="BK130" s="7"/>
       <c r="BL130" s="7"/>
       <c r="BM130" s="7"/>
       <c r="BN130" s="7"/>
       <c r="BO130" s="7"/>
       <c r="BP130" s="7"/>
       <c r="BQ130" s="7"/>
       <c r="BR130" s="7"/>
       <c r="BS130" s="6"/>
       <c r="BT130" s="6"/>
       <c r="BU130" s="1"/>
@@ -18700,256 +18703,256 @@
       <c r="CX130" s="1"/>
       <c r="CY130" s="1"/>
       <c r="CZ130" s="1"/>
       <c r="DA130" s="1"/>
       <c r="DB130" s="1"/>
       <c r="DC130" s="1"/>
       <c r="DD130" s="1"/>
       <c r="DE130" s="1"/>
       <c r="DF130" s="1"/>
       <c r="DG130" s="1"/>
       <c r="DH130" s="1"/>
       <c r="DI130" s="1"/>
       <c r="DJ130" s="1"/>
       <c r="DK130" s="1"/>
       <c r="DL130" s="1"/>
       <c r="DM130" s="1"/>
       <c r="DN130" s="1"/>
       <c r="DO130" s="1"/>
       <c r="DP130" s="1"/>
       <c r="DQ130" s="1"/>
       <c r="DR130" s="1"/>
       <c r="DS130" s="1"/>
       <c r="DT130" s="1"/>
       <c r="DU130" s="1"/>
     </row>
-    <row r="131" spans="1:125" s="2" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:125" s="3" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="15" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B131" s="5"/>
       <c r="C131" s="7"/>
       <c r="D131" s="7"/>
       <c r="E131" s="7"/>
       <c r="F131" s="7"/>
       <c r="G131" s="7"/>
       <c r="H131" s="7"/>
       <c r="I131" s="7"/>
       <c r="J131" s="7"/>
       <c r="K131" s="7"/>
       <c r="L131" s="7"/>
-      <c r="M131" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M131" s="7"/>
       <c r="N131" s="7"/>
       <c r="O131" s="7"/>
       <c r="P131" s="7"/>
       <c r="Q131" s="7"/>
       <c r="R131" s="7"/>
       <c r="S131" s="7"/>
       <c r="T131" s="7"/>
       <c r="U131" s="7"/>
-      <c r="V131" s="7"/>
+      <c r="V131" s="7" t="s">
+        <v>5</v>
+      </c>
       <c r="W131" s="7"/>
       <c r="X131" s="7"/>
       <c r="Y131" s="7"/>
       <c r="Z131" s="7"/>
       <c r="AA131" s="7"/>
       <c r="AB131" s="7"/>
       <c r="AC131" s="7"/>
       <c r="AD131" s="7"/>
       <c r="AE131" s="7"/>
       <c r="AF131" s="7"/>
       <c r="AG131" s="7"/>
       <c r="AH131" s="7"/>
       <c r="AI131" s="7"/>
       <c r="AJ131" s="7"/>
       <c r="AK131" s="7"/>
       <c r="AL131" s="7"/>
       <c r="AM131" s="7"/>
       <c r="AN131" s="7"/>
       <c r="AO131" s="7"/>
       <c r="AP131" s="7"/>
       <c r="AQ131" s="7"/>
       <c r="AR131" s="7"/>
       <c r="AS131" s="7"/>
       <c r="AT131" s="7"/>
       <c r="AU131" s="7"/>
       <c r="AV131" s="7"/>
       <c r="AW131" s="7"/>
       <c r="AX131" s="7"/>
       <c r="AY131" s="7"/>
       <c r="AZ131" s="7"/>
       <c r="BA131" s="7"/>
       <c r="BB131" s="7"/>
       <c r="BC131" s="7"/>
       <c r="BD131" s="7"/>
       <c r="BE131" s="7"/>
       <c r="BF131" s="7"/>
       <c r="BG131" s="7"/>
       <c r="BH131" s="7"/>
       <c r="BI131" s="7"/>
       <c r="BJ131" s="7"/>
       <c r="BK131" s="7"/>
       <c r="BL131" s="7"/>
       <c r="BM131" s="7"/>
       <c r="BN131" s="7"/>
       <c r="BO131" s="7"/>
       <c r="BP131" s="7"/>
       <c r="BQ131" s="7"/>
       <c r="BR131" s="7"/>
       <c r="BS131" s="6"/>
       <c r="BT131" s="6"/>
-      <c r="BU131" s="6"/>
-[...51 lines deleted...]
-      <c r="DU131" s="6"/>
+      <c r="BU131" s="1"/>
+      <c r="BV131" s="1"/>
+      <c r="BW131" s="1"/>
+      <c r="BX131" s="1"/>
+      <c r="BY131" s="1"/>
+      <c r="BZ131" s="1"/>
+      <c r="CA131" s="1"/>
+      <c r="CB131" s="1"/>
+      <c r="CC131" s="1"/>
+      <c r="CD131" s="1"/>
+      <c r="CE131" s="1"/>
+      <c r="CF131" s="1"/>
+      <c r="CG131" s="1"/>
+      <c r="CH131" s="1"/>
+      <c r="CI131" s="1"/>
+      <c r="CJ131" s="1"/>
+      <c r="CK131" s="1"/>
+      <c r="CL131" s="1"/>
+      <c r="CM131" s="1"/>
+      <c r="CN131" s="1"/>
+      <c r="CO131" s="1"/>
+      <c r="CP131" s="1"/>
+      <c r="CQ131" s="1"/>
+      <c r="CR131" s="1"/>
+      <c r="CS131" s="1"/>
+      <c r="CT131" s="1"/>
+      <c r="CU131" s="1"/>
+      <c r="CV131" s="1"/>
+      <c r="CW131" s="1"/>
+      <c r="CX131" s="1"/>
+      <c r="CY131" s="1"/>
+      <c r="CZ131" s="1"/>
+      <c r="DA131" s="1"/>
+      <c r="DB131" s="1"/>
+      <c r="DC131" s="1"/>
+      <c r="DD131" s="1"/>
+      <c r="DE131" s="1"/>
+      <c r="DF131" s="1"/>
+      <c r="DG131" s="1"/>
+      <c r="DH131" s="1"/>
+      <c r="DI131" s="1"/>
+      <c r="DJ131" s="1"/>
+      <c r="DK131" s="1"/>
+      <c r="DL131" s="1"/>
+      <c r="DM131" s="1"/>
+      <c r="DN131" s="1"/>
+      <c r="DO131" s="1"/>
+      <c r="DP131" s="1"/>
+      <c r="DQ131" s="1"/>
+      <c r="DR131" s="1"/>
+      <c r="DS131" s="1"/>
+      <c r="DT131" s="1"/>
+      <c r="DU131" s="1"/>
     </row>
     <row r="132" spans="1:125" s="2" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="15" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B132" s="5"/>
-      <c r="C132" s="5"/>
-[...45 lines deleted...]
-      <c r="AW132" s="7" t="s">
+      <c r="C132" s="7"/>
+      <c r="D132" s="7"/>
+      <c r="E132" s="7"/>
+      <c r="F132" s="7"/>
+      <c r="G132" s="7"/>
+      <c r="H132" s="7"/>
+      <c r="I132" s="7"/>
+      <c r="J132" s="7"/>
+      <c r="K132" s="7"/>
+      <c r="L132" s="7"/>
+      <c r="M132" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="AX132" s="5"/>
-[...19 lines deleted...]
-      <c r="BR132" s="5"/>
+      <c r="N132" s="7"/>
+      <c r="O132" s="7"/>
+      <c r="P132" s="7"/>
+      <c r="Q132" s="7"/>
+      <c r="R132" s="7"/>
+      <c r="S132" s="7"/>
+      <c r="T132" s="7"/>
+      <c r="U132" s="7"/>
+      <c r="V132" s="7"/>
+      <c r="W132" s="7"/>
+      <c r="X132" s="7"/>
+      <c r="Y132" s="7"/>
+      <c r="Z132" s="7"/>
+      <c r="AA132" s="7"/>
+      <c r="AB132" s="7"/>
+      <c r="AC132" s="7"/>
+      <c r="AD132" s="7"/>
+      <c r="AE132" s="7"/>
+      <c r="AF132" s="7"/>
+      <c r="AG132" s="7"/>
+      <c r="AH132" s="7"/>
+      <c r="AI132" s="7"/>
+      <c r="AJ132" s="7"/>
+      <c r="AK132" s="7"/>
+      <c r="AL132" s="7"/>
+      <c r="AM132" s="7"/>
+      <c r="AN132" s="7"/>
+      <c r="AO132" s="7"/>
+      <c r="AP132" s="7"/>
+      <c r="AQ132" s="7"/>
+      <c r="AR132" s="7"/>
+      <c r="AS132" s="7"/>
+      <c r="AT132" s="7"/>
+      <c r="AU132" s="7"/>
+      <c r="AV132" s="7"/>
+      <c r="AW132" s="7"/>
+      <c r="AX132" s="7"/>
+      <c r="AY132" s="7"/>
+      <c r="AZ132" s="7"/>
+      <c r="BA132" s="7"/>
+      <c r="BB132" s="7"/>
+      <c r="BC132" s="7"/>
+      <c r="BD132" s="7"/>
+      <c r="BE132" s="7"/>
+      <c r="BF132" s="7"/>
+      <c r="BG132" s="7"/>
+      <c r="BH132" s="7"/>
+      <c r="BI132" s="7"/>
+      <c r="BJ132" s="7"/>
+      <c r="BK132" s="7"/>
+      <c r="BL132" s="7"/>
+      <c r="BM132" s="7"/>
+      <c r="BN132" s="7"/>
+      <c r="BO132" s="7"/>
+      <c r="BP132" s="7"/>
+      <c r="BQ132" s="7"/>
+      <c r="BR132" s="7"/>
       <c r="BS132" s="6"/>
       <c r="BT132" s="6"/>
       <c r="BU132" s="6"/>
       <c r="BV132" s="6"/>
       <c r="BW132" s="6"/>
       <c r="BX132" s="6"/>
       <c r="BY132" s="6"/>
       <c r="BZ132" s="6"/>
       <c r="CA132" s="6"/>
       <c r="CB132" s="6"/>
       <c r="CC132" s="6"/>
       <c r="CD132" s="6"/>
       <c r="CE132" s="6"/>
       <c r="CF132" s="6"/>
       <c r="CG132" s="6"/>
       <c r="CH132" s="6"/>
       <c r="CI132" s="6"/>
       <c r="CJ132" s="6"/>
       <c r="CK132" s="6"/>
       <c r="CL132" s="6"/>
       <c r="CM132" s="6"/>
       <c r="CN132" s="6"/>
       <c r="CO132" s="6"/>
       <c r="CP132" s="6"/>
       <c r="CQ132" s="6"/>
@@ -18962,62 +18965,193 @@
       <c r="CX132" s="6"/>
       <c r="CY132" s="6"/>
       <c r="CZ132" s="6"/>
       <c r="DA132" s="6"/>
       <c r="DB132" s="6"/>
       <c r="DC132" s="6"/>
       <c r="DD132" s="6"/>
       <c r="DE132" s="6"/>
       <c r="DF132" s="6"/>
       <c r="DG132" s="6"/>
       <c r="DH132" s="6"/>
       <c r="DI132" s="6"/>
       <c r="DJ132" s="6"/>
       <c r="DK132" s="6"/>
       <c r="DL132" s="6"/>
       <c r="DM132" s="6"/>
       <c r="DN132" s="6"/>
       <c r="DO132" s="6"/>
       <c r="DP132" s="6"/>
       <c r="DQ132" s="6"/>
       <c r="DR132" s="6"/>
       <c r="DS132" s="6"/>
       <c r="DT132" s="6"/>
       <c r="DU132" s="6"/>
     </row>
-    <row r="134" spans="1:125" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>198</v>
+    <row r="133" spans="1:125" s="2" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="B133" s="5"/>
+      <c r="C133" s="5"/>
+      <c r="D133" s="5"/>
+      <c r="E133" s="5"/>
+      <c r="F133" s="5"/>
+      <c r="G133" s="5"/>
+      <c r="H133" s="5"/>
+      <c r="I133" s="5"/>
+      <c r="J133" s="5"/>
+      <c r="K133" s="5"/>
+      <c r="L133" s="5"/>
+      <c r="M133" s="5"/>
+      <c r="N133" s="5"/>
+      <c r="O133" s="5"/>
+      <c r="P133" s="5"/>
+      <c r="Q133" s="5"/>
+      <c r="R133" s="5"/>
+      <c r="S133" s="5"/>
+      <c r="T133" s="5"/>
+      <c r="U133" s="5"/>
+      <c r="V133" s="5"/>
+      <c r="W133" s="5"/>
+      <c r="X133" s="5"/>
+      <c r="Y133" s="5"/>
+      <c r="Z133" s="5"/>
+      <c r="AA133" s="5"/>
+      <c r="AB133" s="5"/>
+      <c r="AC133" s="5"/>
+      <c r="AD133" s="5"/>
+      <c r="AE133" s="5"/>
+      <c r="AF133" s="5"/>
+      <c r="AG133" s="5"/>
+      <c r="AH133" s="5"/>
+      <c r="AI133" s="5"/>
+      <c r="AJ133" s="5"/>
+      <c r="AK133" s="5"/>
+      <c r="AL133" s="5"/>
+      <c r="AM133" s="5"/>
+      <c r="AN133" s="5"/>
+      <c r="AO133" s="5"/>
+      <c r="AP133" s="5"/>
+      <c r="AQ133" s="5"/>
+      <c r="AR133" s="5"/>
+      <c r="AS133" s="5"/>
+      <c r="AT133" s="5"/>
+      <c r="AU133" s="5"/>
+      <c r="AV133" s="5"/>
+      <c r="AW133" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AX133" s="5"/>
+      <c r="AY133" s="5"/>
+      <c r="AZ133" s="5"/>
+      <c r="BA133" s="5"/>
+      <c r="BB133" s="5"/>
+      <c r="BC133" s="5"/>
+      <c r="BD133" s="5"/>
+      <c r="BE133" s="5"/>
+      <c r="BF133" s="5"/>
+      <c r="BG133" s="5"/>
+      <c r="BH133" s="5"/>
+      <c r="BI133" s="5"/>
+      <c r="BJ133" s="5"/>
+      <c r="BK133" s="5"/>
+      <c r="BL133" s="5"/>
+      <c r="BM133" s="5"/>
+      <c r="BN133" s="5"/>
+      <c r="BO133" s="5"/>
+      <c r="BP133" s="5"/>
+      <c r="BQ133" s="5"/>
+      <c r="BR133" s="5"/>
+      <c r="BS133" s="6"/>
+      <c r="BT133" s="6"/>
+      <c r="BU133" s="6"/>
+      <c r="BV133" s="6"/>
+      <c r="BW133" s="6"/>
+      <c r="BX133" s="6"/>
+      <c r="BY133" s="6"/>
+      <c r="BZ133" s="6"/>
+      <c r="CA133" s="6"/>
+      <c r="CB133" s="6"/>
+      <c r="CC133" s="6"/>
+      <c r="CD133" s="6"/>
+      <c r="CE133" s="6"/>
+      <c r="CF133" s="6"/>
+      <c r="CG133" s="6"/>
+      <c r="CH133" s="6"/>
+      <c r="CI133" s="6"/>
+      <c r="CJ133" s="6"/>
+      <c r="CK133" s="6"/>
+      <c r="CL133" s="6"/>
+      <c r="CM133" s="6"/>
+      <c r="CN133" s="6"/>
+      <c r="CO133" s="6"/>
+      <c r="CP133" s="6"/>
+      <c r="CQ133" s="6"/>
+      <c r="CR133" s="6"/>
+      <c r="CS133" s="6"/>
+      <c r="CT133" s="6"/>
+      <c r="CU133" s="6"/>
+      <c r="CV133" s="6"/>
+      <c r="CW133" s="6"/>
+      <c r="CX133" s="6"/>
+      <c r="CY133" s="6"/>
+      <c r="CZ133" s="6"/>
+      <c r="DA133" s="6"/>
+      <c r="DB133" s="6"/>
+      <c r="DC133" s="6"/>
+      <c r="DD133" s="6"/>
+      <c r="DE133" s="6"/>
+      <c r="DF133" s="6"/>
+      <c r="DG133" s="6"/>
+      <c r="DH133" s="6"/>
+      <c r="DI133" s="6"/>
+      <c r="DJ133" s="6"/>
+      <c r="DK133" s="6"/>
+      <c r="DL133" s="6"/>
+      <c r="DM133" s="6"/>
+      <c r="DN133" s="6"/>
+      <c r="DO133" s="6"/>
+      <c r="DP133" s="6"/>
+      <c r="DQ133" s="6"/>
+      <c r="DR133" s="6"/>
+      <c r="DS133" s="6"/>
+      <c r="DT133" s="6"/>
+      <c r="DU133" s="6"/>
+    </row>
+    <row r="135" spans="1:125" x14ac:dyDescent="0.25">
+      <c r="BG135" s="6" t="s">
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.43307086614173229" right="0.43307086614173229" top="0.35433070866141736" bottom="0.35433070866141736" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="41" fitToHeight="0" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="44" max="16383" man="1"/>
-    <brk id="91" max="39" man="1"/>
+    <brk id="92" max="39" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>THS265</vt:lpstr>
     </vt:vector>